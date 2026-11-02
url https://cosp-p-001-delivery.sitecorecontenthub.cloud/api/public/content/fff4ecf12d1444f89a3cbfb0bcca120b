--- v0 (2025-10-13)
+++ v1 (2026-11-02)
@@ -1,101 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7BA227AF" w14:textId="4B768FF2" w:rsidR="00500C96" w:rsidRDefault="00500C96" w:rsidP="00500C96">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk169871395"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk202960683"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202960683"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk169871395"/>
       <w:r>
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Vision Barriers | Vert-A-Cade-</w:t>
       </w:r>
       <w:r w:rsidR="0002140A">
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="0002140A">
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="16D9629B" w14:textId="77777777" w:rsidR="00500C96" w:rsidRDefault="00500C96" w:rsidP="00500C96">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="15"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA89BDE" wp14:editId="5B705908">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>631051</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4152900" cy="1270"/>
@@ -190,51 +189,51 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00352FFA">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">uggested Specifications | </w:t>
       </w:r>
       <w:r w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Section 10 24 00 and 05 70 10</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="72B72CFD" w14:textId="77777777" w:rsidR="007D1540" w:rsidRPr="00B238EF" w:rsidRDefault="007D1540" w:rsidP="003853F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55244574" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00FC323F">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
@@ -1647,87 +1646,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...35 lines deleted...]
-        <w:t>drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner</w:t>
+        <w:t>   Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner</w:t>
       </w:r>
       <w:r w:rsidR="003263F2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505B1C22" w14:textId="5AEC527C" w:rsidR="005D5A94" w:rsidRPr="00FC323F" w:rsidRDefault="005D5A94" w:rsidP="003D0EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
@@ -1992,77 +1955,78 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Screenwall/Vision Barrier Models:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEB3A7E" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00FC323F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2FDA93" w14:textId="1088546A" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
+    <w:p w14:paraId="3E2FDA93" w14:textId="6F3A755D" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CS ALUMINUM SCREEN, VERT</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>CADE 300</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:color w:val="0070C0"/>
@@ -2107,51 +2071,63 @@
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00592293" w:rsidRPr="00592293">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>nc</w:t>
       </w:r>
       <w:r w:rsidR="00592293" w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>Blades to be fabricated from extruded aluminum sections in 6063</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>T5 alloy</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002D39EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC323F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alloy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009149DB">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:bCs/>
         </w:rPr>
         <w:t>minimum .081" thick and spaced approximately 8” on center</w:t>
       </w:r>
       <w:r w:rsidR="00592293" w:rsidRPr="009149DB">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009149DB">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
@@ -2995,50 +2971,51 @@
     </w:p>
     <w:p w14:paraId="49FDDDFB" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00FC323F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B39B96E" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00FC323F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608B833B" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
       <w:pPr>
@@ -3405,108 +3382,76 @@
         <w:t>Erection Tolerances:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187815E6" w14:textId="23ECEFEC" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maximum variation from plane or location shown on the approved shop drawings: 1/8" per 12 feet of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> not exceeding 1/2" in any total building length or portion thereof (non-cumulative).</w:t>
+        <w:t>Maximum variation from plane or location shown on the approved shop drawings: 1/8" per 12 feet of length but not exceeding 1/2" in any total building length or portion thereof (non-cumulative).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51ECE402" w14:textId="10A59C21" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maximum offset from true alignment between two members abutting end to end, edge-to-edge in line or separated by less than 3": 1/16" (shop or field joints). This limiting condition shall prevail under both load and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> conditions.</w:t>
+        <w:t>Maximum offset from true alignment between two members abutting end to end, edge-to-edge in line or separated by less than 3": 1/16" (shop or field joints). This limiting condition shall prevail under both load and no-load conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F3F733" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cut and trim component parts during erection only with the approval of the manufacturer or fabricator, and in accordance with his recommendations. Restore finish completely. Remove and replace members where cutting and trimming has impaired the strength or appearance of the assembly.</w:t>
@@ -3754,134 +3699,134 @@
         <w:t>Restore louvers and accessory components damaged during installation and construction so no evidence remains of corrective work. If results of restoration are unsuccessful, as determined by the Architect, remove damaged materials and replace with new materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8D3208" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00592293">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Touch up minor abrasions in finishes with a compatible air-dried coating that matches the color and gloss of the factory applied coating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC530AE" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00FC323F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E93988" w14:textId="77777777" w:rsidR="00FC323F" w:rsidRPr="00FC323F" w:rsidRDefault="00FC323F" w:rsidP="00FC323F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC323F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>End of Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D57819" w14:textId="77777777" w:rsidR="00500C96" w:rsidRDefault="00500C96" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00500C96" w:rsidSect="00C90F1C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F99D43" w14:textId="77777777" w:rsidR="0018029E" w:rsidRDefault="0018029E">
+    <w:p w14:paraId="16671156" w14:textId="77777777" w:rsidR="00A86505" w:rsidRDefault="00A86505">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C32B795" w14:textId="77777777" w:rsidR="0018029E" w:rsidRDefault="0018029E">
+    <w:p w14:paraId="1E003235" w14:textId="77777777" w:rsidR="00A86505" w:rsidRDefault="00A86505">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
-    <w:altName w:val="MyriadPro-Light"/>
-    <w:panose1 w:val="020B0403030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
@@ -4501,58 +4446,58 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="6C61F78E" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-9496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4H+9gwgEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc692kqeusvM4hdnpx&#10;W0tpfsAYWC8qMAiwd/3vO+CPNO2t6gUBb3gz780wfxitYQcVokbX8ptJzZlyAqV2u5a//Hj6MOMs&#10;JnASDDrV8qOK/GHx/t188I26xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hl0lAwzEbk11&#10;W9fTasAgfUChYqTb5Qnki8LfdUqk710XVWKm5VRbKmso6zav1WIOzS6A77U4lwH/UIUF7SjplWoJ&#10;Cdg+6L+orBYBI3ZpItBW2HVaqKKB1NzUf6h57sGrooXMif5qU/x/tOLbYROYli2/48yBpRattVPs&#10;Y3Zm8LGhgEe3CVmbGN2zX6P4GQmr3oD5ED0xbYevKIkE9gmLIWMXbH5MUtlYfD9efVdjYoIup3d1&#10;PaupPeKCVdBcHvoQ0xeFluVNyw1VV4jhsI4pFwLNJSTncfikjSltNY4NNJP39ae6vIhotMxojoth&#10;t300gR2AJmM1XX1ezbJkYnsTlqmXEPtTXIFOMxNw72RJ0yuQq/M+gTanPREZd7YpO3Nyc4vyuAk5&#10;T3aMeloynucvD83v5xL1+ksWvwAAAP//AwBQSwMEFAAGAAgAAAAhAJZuLfbcAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMT01Lw0AQvQv+h2UEb3Y31oYSsykieBKFth48TrNjEszOhuw2jf56pwfR&#10;27wP3rxXbmbfq4nG2AW2kC0MKOI6uI4bC2/7p5s1qJiQHfaBycIXRdhUlxclFi6ceEvTLjVKQjgW&#10;aKFNaSi0jnVLHuMiDMSifYTRYxI4NtqNeJJw3+tbY3LtsWP50OJAjy3Vn7ujt9C5pcfnaF6n9/13&#10;fDH1dpX2s7XXV/PDPahEc/ozw7m+VIdKOh3CkV1UvWCzli1JjrvVMgd1tmRZLtzhl9NVqf/PqH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeB/vYMIBAABtAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlm4t9twAAAAOAQAADwAAAAAAAAAAAAAA&#10;AAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#e6e7e8" strokeweight="1.5pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09C60900" w14:textId="77777777" w:rsidR="0018029E" w:rsidRDefault="0018029E">
+    <w:p w14:paraId="47B11FCD" w14:textId="77777777" w:rsidR="00A86505" w:rsidRDefault="00A86505">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="681D183E" w14:textId="77777777" w:rsidR="0018029E" w:rsidRDefault="0018029E">
+    <w:p w14:paraId="1E84E725" w14:textId="77777777" w:rsidR="00A86505" w:rsidRDefault="00A86505">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4485C1F3" w14:textId="4A83EAD4" w:rsidR="00500C96" w:rsidRDefault="00500C96" w:rsidP="00500C96">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
       </w:tabs>
       <w:spacing w:before="74"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -7577,96 +7522,96 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009525AD"/>
     <w:rsid w:val="000158E6"/>
     <w:rsid w:val="0002140A"/>
     <w:rsid w:val="00025A53"/>
     <w:rsid w:val="00047809"/>
     <w:rsid w:val="00155D81"/>
     <w:rsid w:val="0018029E"/>
     <w:rsid w:val="001A72D9"/>
     <w:rsid w:val="001C3A34"/>
     <w:rsid w:val="001D0188"/>
     <w:rsid w:val="001D17DE"/>
     <w:rsid w:val="001E05E6"/>
     <w:rsid w:val="002000FB"/>
     <w:rsid w:val="0022481C"/>
     <w:rsid w:val="00247FEA"/>
     <w:rsid w:val="00252E81"/>
     <w:rsid w:val="00266ACC"/>
     <w:rsid w:val="00274C5A"/>
     <w:rsid w:val="00282DFC"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002A2E66"/>
     <w:rsid w:val="002A301A"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="002C324A"/>
     <w:rsid w:val="002C6FA7"/>
+    <w:rsid w:val="002D39EB"/>
     <w:rsid w:val="00305FA0"/>
     <w:rsid w:val="003263F2"/>
     <w:rsid w:val="003331A3"/>
     <w:rsid w:val="003853F2"/>
     <w:rsid w:val="003D08DE"/>
     <w:rsid w:val="003D0EE0"/>
     <w:rsid w:val="003F13B6"/>
     <w:rsid w:val="00425FA5"/>
     <w:rsid w:val="00455B83"/>
     <w:rsid w:val="00467C80"/>
     <w:rsid w:val="00481FC8"/>
     <w:rsid w:val="00490CBD"/>
     <w:rsid w:val="00493A30"/>
     <w:rsid w:val="00493ED8"/>
     <w:rsid w:val="004E658A"/>
     <w:rsid w:val="00500C96"/>
     <w:rsid w:val="00510500"/>
     <w:rsid w:val="005825D9"/>
     <w:rsid w:val="00592293"/>
     <w:rsid w:val="005D5A94"/>
     <w:rsid w:val="005E21A0"/>
     <w:rsid w:val="00651E6B"/>
     <w:rsid w:val="00656A05"/>
     <w:rsid w:val="00674262"/>
     <w:rsid w:val="00675904"/>
@@ -7685,63 +7630,65 @@
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00864313"/>
     <w:rsid w:val="008727FE"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008D562F"/>
     <w:rsid w:val="008F2ACA"/>
     <w:rsid w:val="008F5191"/>
     <w:rsid w:val="0091286F"/>
     <w:rsid w:val="009149DB"/>
     <w:rsid w:val="00917BA0"/>
     <w:rsid w:val="00931D83"/>
     <w:rsid w:val="00947B63"/>
     <w:rsid w:val="009525AD"/>
     <w:rsid w:val="00952F07"/>
     <w:rsid w:val="00955096"/>
     <w:rsid w:val="00973025"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009B20CE"/>
     <w:rsid w:val="009B6015"/>
     <w:rsid w:val="009C22DB"/>
     <w:rsid w:val="009C3478"/>
     <w:rsid w:val="00A3376E"/>
     <w:rsid w:val="00A4108F"/>
     <w:rsid w:val="00A80FB0"/>
+    <w:rsid w:val="00A86505"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AB2E3C"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AF50F4"/>
     <w:rsid w:val="00B060F3"/>
     <w:rsid w:val="00B238EF"/>
     <w:rsid w:val="00B319BD"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B35E90"/>
     <w:rsid w:val="00B4092D"/>
     <w:rsid w:val="00B8517F"/>
+    <w:rsid w:val="00BA4831"/>
     <w:rsid w:val="00BC6FEA"/>
     <w:rsid w:val="00BD2FAD"/>
     <w:rsid w:val="00C01125"/>
     <w:rsid w:val="00C303E6"/>
     <w:rsid w:val="00C65B19"/>
     <w:rsid w:val="00C66AC0"/>
     <w:rsid w:val="00C67280"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00C95482"/>
     <w:rsid w:val="00C968C5"/>
     <w:rsid w:val="00CA6C1A"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CD50E8"/>
     <w:rsid w:val="00CE222A"/>
     <w:rsid w:val="00D33F18"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D57E7B"/>
     <w:rsid w:val="00D844B1"/>
     <w:rsid w:val="00D94088"/>
     <w:rsid w:val="00DA1EBC"/>
     <w:rsid w:val="00DB7265"/>
     <w:rsid w:val="00E201CF"/>
     <w:rsid w:val="00E53005"/>
     <w:rsid w:val="00E864EA"/>
@@ -7754,51 +7701,51 @@
     <w:rsid w:val="00FC323F"/>
     <w:rsid w:val="00FE097E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val="|"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="71ADB91A"/>
   <w15:docId w15:val="{7C18B8EF-8777-46D7-8288-27922E72017C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">