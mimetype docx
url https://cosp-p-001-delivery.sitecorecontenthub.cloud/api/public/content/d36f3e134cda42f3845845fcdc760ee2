--- v0 (2025-10-08)
+++ v1 (2026-11-03)
@@ -1,58 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="778E43BE" w14:textId="23F3729E" w:rsidR="00B17722" w:rsidRPr="0098198F" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="D9222A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D9222A"/>
@@ -737,51 +741,59 @@
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Product Data: Submit copies of manufacturer’s latest published literature for materials specified herein for </w:t>
       </w:r>
       <w:r w:rsidR="004F0325" w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>approval and</w:t>
       </w:r>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> obtain approval before materials are fabricated and delivered to the site. Data to clearly indicate movement capability of cover assemblies and suitability of material used in exterior seal for UV exposure.</w:t>
+        <w:t xml:space="preserve"> obtain approval before materials are fabricated and delivered to the site. Data to clearly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>indicate movement capability of cover assemblies and suitability of material used in exterior seal for UV exposure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78024CC9" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain subparagraph and associated subparagraphs below for large and complex projects or projects with multiple expansion joints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B48C0EC" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
@@ -867,51 +879,50 @@
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70B56317" w14:textId="3F12654A" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Quality Assurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A764FC" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Usually delete paragraph below unless factory training for installers is offered by manufacturer and will result in increased warranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DA0CA9" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
@@ -1457,50 +1468,51 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFC8585" w14:textId="376EF83F" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319B0B5F" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete materials in this Article that are not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240FFD00" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
@@ -1661,59 +1673,51 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subparagraph below references AAMA standards for high-performance organic coatings on extrusions and panels.  Revise if specific products are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12867CBD" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-Performance Organic Finish (Two-Coat Fluoropolymer):  AA-C12C40R1x (Chemical Finish:  cleaned with inhibited chemicals; Chemical Finish:  conversion coating; Organic Coating:  manufacturer's standard two-coat, thermocured system consisting of specially formulated inhibitive primer and fluoropolymer color topcoat containing not less than 70 percent polyvinylidene fluoride </w:t>
-[...7 lines deleted...]
-        <w:t>resin by weight).  Prepare, pretreat, and apply coating to exposed metal surfaces to comply with AAMA 2604 and with coating and resin manufacturers' written instructions.</w:t>
+        <w:t>High-Performance Organic Finish (Two-Coat Fluoropolymer):  AA-C12C40R1x (Chemical Finish:  cleaned with inhibited chemicals; Chemical Finish:  conversion coating; Organic Coating:  manufacturer's standard two-coat, thermocured system consisting of specially formulated inhibitive primer and fluoropolymer color topcoat containing not less than 70 percent polyvinylidene fluoride resin by weight).  Prepare, pretreat, and apply coating to exposed metal surfaces to comply with AAMA 2604 and with coating and resin manufacturers' written instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6C1369" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stainless Steel:  ASTM A 666, Type 304 for plates, sheet, and strips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69317830" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
@@ -1917,145 +1921,78 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fire Barriers:  Any material or material combination, when fire tested </w:t>
       </w:r>
       <w:r w:rsidR="008658C7" w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to UL2079 standards </w:t>
       </w:r>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after cycling, designated to resist the passage of flame and hot gases through a movement joint and to meet performance criteria for required rating period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAB7047" w14:textId="77777777" w:rsidR="008658C7" w:rsidRPr="0098198F" w:rsidRDefault="008658C7" w:rsidP="008658C7">
+    <w:p w14:paraId="5435C9A2" w14:textId="6D5875CA" w:rsidR="008658C7" w:rsidRPr="0098198F" w:rsidRDefault="00546A5B" w:rsidP="008658C7">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098198F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Joint Size 1” -4”- use Reflex® Fire barrier</w:t>
-[...18 lines deleted...]
-        <w:pStyle w:val="PR2"/>
+        <w:t xml:space="preserve">Use appropriate CS </w:t>
+      </w:r>
+      <w:r w:rsidR="008658C7" w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0098198F">
+        <w:t>Fire Barrier</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Joint Size 5” -</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> - use FB-97 Fire Barrier</w:t>
+        <w:t xml:space="preserve"> (FB22, FB17, FB97)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2EE1AF" w14:textId="2E5DE2E4" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="00F474E5" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vapor</w:t>
       </w:r>
       <w:r w:rsidR="002B4B5E" w:rsidRPr="0098198F">
         <w:rPr>
@@ -2150,50 +2087,51 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Design architectural joint systems for the following size and movement characteristics:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618CF778" w14:textId="7395887B" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nominal Joint Width</w:t>
       </w:r>
       <w:r w:rsidR="004F0325" w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: [</w:t>
       </w:r>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FE9E84" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
@@ -2662,1012 +2600,1339 @@
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of three "Finish" subparagraphs below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5CB907" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finish:  Mill.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03331F5B" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+    <w:p w14:paraId="03331F5B" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Center pan that receives finish material must be extruded. Pans formed from sheet or plate products are not acceptable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B46A96B" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Floor-to-Wall Joint Systems: </w:t>
+    <w:p w14:paraId="300F9B22" w14:textId="4E8EC93A" w:rsidR="00A46258" w:rsidRPr="00A46258" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cover-Plate Design</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Recessed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to accept field-applied finish materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BF35CD" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7FDA20" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recess Depth:  1” minimum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E009F7" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEB2AD0" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinate attachment method in subparagraph below with Part 3 installation requirements.  If retaining second option, verify that Division 03 concrete Section is referenced in Part 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D63E7C" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attachment Method</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Mechanical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anchors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0127FB7C" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs and associated subparagraphs below.  Categories in first subparagraph vary according to manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E76EC1" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Load Capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Standard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A90D07C" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309AF97E" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent construction. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DE5307" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
-[...16 lines deleted...]
-    <w:p w14:paraId="2C240644" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+    <w:p w14:paraId="44622573" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Basis-of-Design Product: Construction Specialties, Inc. model SSRW</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="16011D36" w14:textId="4A7CE769" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t>Deflection resistant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04437BFB" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Type:  Pan</w:t>
-[...277 lines deleted...]
-        <w:t xml:space="preserve">Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent construction. </w:t>
+        <w:t>Vapor Barrier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Manufacturer's</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standard. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD2B34E" w14:textId="1AAF911A" w:rsidR="00B6588E" w:rsidRPr="0098198F" w:rsidRDefault="00B6588E" w:rsidP="002B4B5E">
-[...47 lines deleted...]
-    <w:p w14:paraId="37664726" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+    <w:p w14:paraId="2BF7FF70" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F38919" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
-[...188 lines deleted...]
-    <w:p w14:paraId="7368138F" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+    <w:p w14:paraId="469246F2" w14:textId="77777777" w:rsidR="00A46258" w:rsidRPr="0098198F" w:rsidRDefault="00A46258" w:rsidP="00A46258">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B46A96B" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Comply with NAAMM's "Metal Finishes Manual for Architectural and Metal Products" for recommendations for applying and designating finishes.</w:t>
-[...138 lines deleted...]
-    <w:p w14:paraId="34C592C7" w14:textId="2BF2A22E" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t xml:space="preserve">Floor-to-Wall Joint Systems: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(delete if not required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DE5307" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if no basis-of-design product or if basis-of-design product is indicated on Drawings or scheduled elsewhere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C240644" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Proceed with installation only after unsatisfactory conditions have been corrected.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1644940F" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t>Basis-of-Design Product: Construction Specialties, Inc. model SSRW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D11268E" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two "Type" subparagraphs and associated subparagraphs below.  See Evaluations for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16011D36" w14:textId="4A7CE769" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type:  Pan</w:t>
+      </w:r>
+      <w:r w:rsidR="003408DE" w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – one piece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CA4B67" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exposed Metal:  Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BB7D64" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of three "Finish" subparagraphs below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC65067" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finish:  Mill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C07488D" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Center pan that receives finish material must be extruded. Pans formed from sheet or plate products are not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E77077D" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finishes in subparagraph below are for aluminum only.  Mill finish is most durable and is standard finish for most aluminum floor joint systems.  Color finishes are not recommended for traffic-bearing joint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27671E14" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below or delete both if no cover-plate options are available.  Serrated covers contain grooves or ridges to resist slipping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F9ACAC" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cover-Plate Design:  Recessed to accept field-applied finish materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A62204C" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617DC6F8" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recess Depth:  1” minimum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3146FD40" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6E3BF9" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinate attachment method in subparagraph below with Part 3 installation requirements.  If retaining second option, verify that Division 03 concrete Section is referenced in Part 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFF6A05" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attachment Method:  Mechanical anchors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4792FBE3" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs and associated subparagraphs below.  Categories in first subparagraph vary according to manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD60489" w14:textId="1CD88A81" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Load Capacity:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00546A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Standard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6978EA23" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBB2FFB" w14:textId="4C545F24" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent construction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(delete if not required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD2B34E" w14:textId="1AAF911A" w:rsidR="00B6588E" w:rsidRPr="0098198F" w:rsidRDefault="00B6588E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deflection resistant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2CA645" w14:textId="46A408F6" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="00F474E5" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vapor</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4B5E" w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Barrier:  Manufacturer's standard. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4B5E" w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(delete if not required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37664726" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A9CABA5" w14:textId="30029B24" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ART"/>
+    <w:p w14:paraId="21F38919" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Preparation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07719A22" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t>Retain paragraphs and subparagraphs remaining in this Article if Project contains only one type and size of architectural joint system for each location.  For projects with multiple joint systems, consider providing a schedule, or distinguish between systems by giving each a number designation, such as "AJS-1" and "AJS-2," and creating an additional set of requirements and products for each variation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DF4A5E" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below for color anodic or high-performance organic finishes.  First lists standard anodic colors.  Second is for premium or custom anodic colors or high-performance organic finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F34BA2A" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D691B4" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if no basis-of-design product or if basis-of-design product is indicated on Drawings or scheduled elsewhere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A0AC49" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of three "Type" subparagraphs and associated subparagraphs below.  See Evaluations for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFE5D23" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finishes in subparagraph below are for stainless steel only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655BED35" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain paragraphs and subparagraphs remaining in this Article if Project contains only one type and size of architectural joint system for each location.  For projects with multiple joint systems, consider providing a schedule, or distinguish between systems by giving each a number designation, such as "AJS-1" and "AJS-2," and creating an additional set of requirements and products for each variation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A7E6F1" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if gutter is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E53797A" w14:textId="4DD38614" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="ART"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finishes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7368138F" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prepare substrates according to architectural joint system manufacturer's written instructions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C32BEE1" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t>Comply with NAAMM's "Metal Finishes Manual for Architectural and Metal Products" for recommendations for applying and designating finishes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC357C5" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Repair concrete slabs and blockouts using manufacturer's recommended repair grout of compressive strength adequate for anticipated structural loadings.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31D17DE1" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t>Protect mechanical finishes on exposed surfaces from damage by applying a strippable, temporary protective covering before shipping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330B2677" w14:textId="46CB871B" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Coordinate and furnish anchorages, setting drawings, and instructions for installing joint systems.  Provide fasteners of metal, type, and size to suit type of construction indicated and to provide for secure attachment of joint systems.</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="6B60F394" w14:textId="6F06922F" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+        <w:t>Appearance of Finished Work:  Noticeable variations in same piece are not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090AE87C" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCF6D7C" w14:textId="0E59F402" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PRT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Execution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A8081D" w14:textId="58F4F720" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="ART"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Examination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4C00C0" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Examine surfaces and blockouts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>where architectural joint systems will be installed for installation tolerances and other conditions affecting performance of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C592C7" w14:textId="2BF2A22E" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proceed with installation only after unsatisfactory conditions have been corrected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1644940F" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9CABA5" w14:textId="30029B24" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="ART"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07719A22" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="666"/>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prepare substrates according to architectural joint system manufacturer's written instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C32BEE1" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="666"/>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Repair concrete slabs and blockouts using manufacturer's recommended repair grout of compressive strength adequate for anticipated structural loadings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D17DE1" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="666"/>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinate and furnish anchorages, setting drawings, and instructions for installing joint systems.  Provide fasteners of metal, type, and size to suit type of construction indicated and to provide for secure attachment of joint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD6E6CC" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete paragraph below if no cast-in frames.  Coordinate with products in Part 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B60F394" w14:textId="6F06922F" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="666"/>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Cast-In Frames:  Coordinate and furnish frames to be cast into concrete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A231AAB" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016D5BF2" w14:textId="58DF549E" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -3785,50 +4050,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Locate in continuous contact with adjacent surfaces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FDA743" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Retain one or both of first two subparagraphs below to suit Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6206849D" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standard-Duty Systems:  Shim to level where required.  Support underside of frames continuously to prevent vertical deflection when in service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1A5B9E" w14:textId="77777777" w:rsidR="002B4B5E" w:rsidRPr="0098198F" w:rsidRDefault="002B4B5E" w:rsidP="002B4B5E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -4305,148 +4571,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098198F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>END OF SECTION 07 95 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6829CAB0" w14:textId="77777777" w:rsidR="000D5649" w:rsidRPr="008658C7" w:rsidRDefault="000D5649" w:rsidP="00E95DB3">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D5649" w:rsidRPr="008658C7" w:rsidSect="00C56A0E">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C1851AA" w14:textId="77777777" w:rsidR="00DA55F1" w:rsidRDefault="00DA55F1">
+    <w:p w14:paraId="634F1BE4" w14:textId="77777777" w:rsidR="005E5AF6" w:rsidRDefault="005E5AF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A467F41" w14:textId="77777777" w:rsidR="00DA55F1" w:rsidRDefault="00DA55F1">
+    <w:p w14:paraId="7F7B83A3" w14:textId="77777777" w:rsidR="005E5AF6" w:rsidRDefault="005E5AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="020B0403030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16515360" w14:textId="77777777" w:rsidR="00546A5B" w:rsidRDefault="00546A5B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206743BE" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F294CBD" wp14:editId="2E71CF05">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
@@ -5231,71 +5520,91 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="15B72FC4" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B8A53B" w14:textId="77777777" w:rsidR="00546A5B" w:rsidRDefault="00546A5B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D3DDA7" w14:textId="77777777" w:rsidR="00DA55F1" w:rsidRDefault="00DA55F1">
+    <w:p w14:paraId="60AEA3E3" w14:textId="77777777" w:rsidR="005E5AF6" w:rsidRDefault="005E5AF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363CE211" w14:textId="77777777" w:rsidR="00DA55F1" w:rsidRDefault="00DA55F1">
+    <w:p w14:paraId="69480C4D" w14:textId="77777777" w:rsidR="005E5AF6" w:rsidRDefault="005E5AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EA3AED4" w14:textId="77777777" w:rsidR="00546A5B" w:rsidRDefault="00546A5B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77412835" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00044E78">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00044E78">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7FC68C" wp14:editId="09F0C433">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>8255</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="1045210"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="27" name="Group 6"/>
               <wp:cNvGraphicFramePr>
@@ -5637,57 +5946,66 @@
                       </w:rPr>
                       <w:t>S</w:t>
                     </w:r>
                     <w:r w:rsidR="00BF7061">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>PECIFICATION GUIDE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75D51D2F" w14:textId="77777777" w:rsidR="00546A5B" w:rsidRDefault="00546A5B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6849E72"/>
-    <w:name w:val="MASTERSPEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PRT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SUT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="SCHEDULE %2 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7280,59 +7598,59 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1995327373">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0AA7"/>
     <w:rsid w:val="0001716D"/>
     <w:rsid w:val="00020AF9"/>
     <w:rsid w:val="00030935"/>
     <w:rsid w:val="00044E78"/>
     <w:rsid w:val="00047809"/>
@@ -7379,82 +7697,86 @@
     <w:rsid w:val="00246FC7"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
     <w:rsid w:val="00271F56"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002B4B5E"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="002E1874"/>
     <w:rsid w:val="00303F06"/>
     <w:rsid w:val="00304D88"/>
     <w:rsid w:val="003408DE"/>
     <w:rsid w:val="003429C2"/>
     <w:rsid w:val="00347F0D"/>
     <w:rsid w:val="003676B4"/>
     <w:rsid w:val="003737F9"/>
     <w:rsid w:val="00397DB2"/>
     <w:rsid w:val="003A7448"/>
     <w:rsid w:val="003B0C4E"/>
     <w:rsid w:val="003C0404"/>
     <w:rsid w:val="003C6EDF"/>
     <w:rsid w:val="003D2CE6"/>
     <w:rsid w:val="003E15F7"/>
     <w:rsid w:val="003E6075"/>
     <w:rsid w:val="00445480"/>
+    <w:rsid w:val="00461D4D"/>
     <w:rsid w:val="00463CE5"/>
     <w:rsid w:val="004666F3"/>
     <w:rsid w:val="00467AD7"/>
     <w:rsid w:val="00467C80"/>
     <w:rsid w:val="00467DA6"/>
     <w:rsid w:val="004A6865"/>
     <w:rsid w:val="004C2182"/>
     <w:rsid w:val="004C6324"/>
     <w:rsid w:val="004C753C"/>
     <w:rsid w:val="004F0325"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="005170CE"/>
     <w:rsid w:val="005261C1"/>
+    <w:rsid w:val="00546A5B"/>
     <w:rsid w:val="00556D3E"/>
     <w:rsid w:val="00577979"/>
     <w:rsid w:val="00587987"/>
     <w:rsid w:val="005957D3"/>
     <w:rsid w:val="005E21A0"/>
+    <w:rsid w:val="005E5AF6"/>
     <w:rsid w:val="005F3C0A"/>
     <w:rsid w:val="005F6F68"/>
     <w:rsid w:val="00603778"/>
     <w:rsid w:val="00614972"/>
     <w:rsid w:val="006245F6"/>
     <w:rsid w:val="00651181"/>
     <w:rsid w:val="0066406A"/>
     <w:rsid w:val="00665DB9"/>
     <w:rsid w:val="00674A48"/>
     <w:rsid w:val="006871C3"/>
     <w:rsid w:val="00697EBF"/>
     <w:rsid w:val="006A3236"/>
     <w:rsid w:val="006B0062"/>
     <w:rsid w:val="006D1EF0"/>
+    <w:rsid w:val="006D255F"/>
     <w:rsid w:val="006E068B"/>
     <w:rsid w:val="006E32D1"/>
     <w:rsid w:val="007007B6"/>
     <w:rsid w:val="00702439"/>
     <w:rsid w:val="00730E54"/>
     <w:rsid w:val="00750E6B"/>
     <w:rsid w:val="0078059C"/>
     <w:rsid w:val="007836C4"/>
     <w:rsid w:val="007849C5"/>
     <w:rsid w:val="00785729"/>
     <w:rsid w:val="00786C85"/>
     <w:rsid w:val="0079496A"/>
     <w:rsid w:val="007B7104"/>
     <w:rsid w:val="007D57C1"/>
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="007F1DF7"/>
     <w:rsid w:val="008114C4"/>
     <w:rsid w:val="00811D3A"/>
     <w:rsid w:val="00814F03"/>
     <w:rsid w:val="0081674E"/>
     <w:rsid w:val="00826619"/>
     <w:rsid w:val="008267E5"/>
     <w:rsid w:val="00827235"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00836CB0"/>
@@ -7477,50 +7799,51 @@
     <w:rsid w:val="008D5F47"/>
     <w:rsid w:val="008F5191"/>
     <w:rsid w:val="00924FE6"/>
     <w:rsid w:val="00942827"/>
     <w:rsid w:val="00947B63"/>
     <w:rsid w:val="009500E8"/>
     <w:rsid w:val="00956AA9"/>
     <w:rsid w:val="00966166"/>
     <w:rsid w:val="009670CD"/>
     <w:rsid w:val="009708B2"/>
     <w:rsid w:val="0097700C"/>
     <w:rsid w:val="00977D24"/>
     <w:rsid w:val="0098198F"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009865A9"/>
     <w:rsid w:val="0099448A"/>
     <w:rsid w:val="009968CB"/>
     <w:rsid w:val="00997919"/>
     <w:rsid w:val="009B51E9"/>
     <w:rsid w:val="009C3D9C"/>
     <w:rsid w:val="009C6A1F"/>
     <w:rsid w:val="00A15537"/>
     <w:rsid w:val="00A2765F"/>
     <w:rsid w:val="00A3610E"/>
     <w:rsid w:val="00A42138"/>
+    <w:rsid w:val="00A46258"/>
     <w:rsid w:val="00A62276"/>
     <w:rsid w:val="00A81727"/>
     <w:rsid w:val="00A8714B"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AA296D"/>
     <w:rsid w:val="00AA56AB"/>
     <w:rsid w:val="00AA581A"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AF657B"/>
     <w:rsid w:val="00B12B9C"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
     <w:rsid w:val="00B5688B"/>
     <w:rsid w:val="00B61144"/>
     <w:rsid w:val="00B6588E"/>
     <w:rsid w:val="00B65EA5"/>
     <w:rsid w:val="00B65FCA"/>
     <w:rsid w:val="00B7609E"/>
     <w:rsid w:val="00B92A4A"/>
     <w:rsid w:val="00BA1C51"/>
     <w:rsid w:val="00BA667E"/>
@@ -7584,64 +7907,64 @@
     <w:rsid w:val="00F659C9"/>
     <w:rsid w:val="00F76E0F"/>
     <w:rsid w:val="00F85621"/>
     <w:rsid w:val="00F867AD"/>
     <w:rsid w:val="00FB3038"/>
     <w:rsid w:val="00FE0369"/>
     <w:rsid w:val="00FF2EE7"/>
     <w:rsid w:val="00FF6BFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6EF3EA0D"/>
   <w15:docId w15:val="{814EC85B-1715-C946-9E62-BBD2093961D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8548,74 +8871,74 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F867AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MyriadPro-Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D2CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="MyriadPro-Light" w:eastAsia="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="524288507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8875,69 +9198,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9110,132 +9424,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BFD8EA-404A-4DC7-AC19-E328F9FC081B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEE8046D-C611-41D6-8159-91A2B5CABDC9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEE8046D-C611-41D6-8159-91A2B5CABDC9}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54ACB736-1A32-DD41-9C26-4F9D9801EB42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5065661-A252-4748-A7F3-19AFBC9CA3D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BFD8EA-404A-4DC7-AC19-E328F9FC081B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>17945</Characters>
+  <Pages>6</Pages>
+  <Words>3276</Words>
+  <Characters>18679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21051</CharactersWithSpaces>
+  <CharactersWithSpaces>21912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amanda Garvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>
   </property>