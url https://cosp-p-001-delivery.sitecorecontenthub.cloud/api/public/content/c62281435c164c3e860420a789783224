--- v0 (2025-10-25)
+++ v1 (2026-08-22)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="778E43BE" w14:textId="23F3729E" w:rsidR="00B17722" w:rsidRPr="00001C93" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="D9222A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D9222A"/>
@@ -220,82 +220,97 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0950201B" w14:textId="2EB705D1" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EC5192" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="61EC5192" w14:textId="25538D72" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This Section includes the following:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="42023CDC" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+      <w:r w:rsidR="001973AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42023CDC" w14:textId="3EF9E8D2" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="001973AB" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00001C93">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:vanish w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0081674E" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adjust list below to suit Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE59032" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Architectural joint systems for building interiors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
@@ -838,50 +853,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include manufacturer's color charts showing the standard range of colors and finishes available for each exposed metal and elastomeric seal material.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F922323" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Delete paragraph and subparagraph above if colors and other characteristics are preselected and specified or scheduled.  Retain first paragraph and subparagraph below with or without above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445AA75B" w14:textId="334A5916" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Certificates – Material test reports from qualified independent testing laboratory indicating and interpreting test results relative to compliance of fire-rated expansion joint assemblies with requirements indicated.</w:t>
       </w:r>
     </w:p>
@@ -1780,75 +1796,75 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subparagraph below references AAMA standards for high-performance organic coatings on extrusions and panels.  Revise if specific products are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DAF191" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-Performance Organic Finish (Two-Coat Fluoropolymer):  AA-C12C40R1x (Chemical Finish:  cleaned with inhibited chemicals; Chemical Finish:  conversion coating; Organic Coating:  </w:t>
+        <w:t xml:space="preserve">High-Performance Organic Finish (Two-Coat Fluoropolymer):  AA-C12C40R1x (Chemical Finish:  cleaned with inhibited chemicals; Chemical Finish:  conversion coating; Organic Coating:  manufacturer's standard two-coat, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>thermocured</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">manufacturer's standard two-coat, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> system consisting of specially formulated inhibitive primer and fluoropolymer color topcoat containing not less than 70 percent polyvinylidene fluoride resin by weight).  Prepare, pretreat, and apply coating to exposed metal surfaces to comply with AAMA 2604 and with coating and resin manufacturers' written instructions.</w:t>
+        <w:t>system consisting of specially formulated inhibitive primer and fluoropolymer color topcoat containing not less than 70 percent polyvinylidene fluoride resin by weight).  Prepare, pretreat, and apply coating to exposed metal surfaces to comply with AAMA 2604 and with coating and resin manufacturers' written instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E720BC8" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stainless Steel:  ASTM A167, A240A, A240M - Type 304 for plates, sheet, and strips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783AFC20" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
@@ -1969,251 +1985,117 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Brass:  ASTM B 36/B 36M, UNS Alloy C26000 for half hard sheet and coil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12272A0E" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bronze:  ASTM B 455, Alloy C38500 for extrusions; Alloy C28000 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Metal for plates.</w:t>
+        <w:t>Bronze:  ASTM B 455, Alloy C38500 for extrusions; Alloy C28000 Muntz Metal for plates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0385104A" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Elastomeric Seals:  Preformed elastomeric membranes or extrusions to be installed in metal frames.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CE9903" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Compression Seals:  ASTM D2000; preformed rectangular elastomeric extrusions having internal baffle system and designed to function under compression.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD0CF6B" w14:textId="5D7BD2E9" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="6AD0CF6B" w14:textId="32CFAF43" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fire Barriers:  Any material or material combination, when fire tested </w:t>
-[...117 lines deleted...]
-        <w:tab/>
+        <w:t>Fire Barriers:  Any material or material combination, when fire tested after cycling, designated to resist the passage of flame and hot gases through a movement joint and to meet performance criteria for required rating period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B23913" w14:textId="791A32CB" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="004D2C9D" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vapor</w:t>
       </w:r>
       <w:r w:rsidR="0081674E" w:rsidRPr="00001C93">
         <w:rPr>
@@ -2772,50 +2654,51 @@
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GTR, GTR-M DGTR, DGTR-M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B4BF9C" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Retain one of two "Type" subparagraphs and associated subparagraphs below.  See Evaluations for discussion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1127A6BB" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type: Dual elastomeric seal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39340C5B" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -3196,1498 +3079,554 @@
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vapor</w:t>
       </w:r>
       <w:r w:rsidR="0081674E" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Barrier:  Manufacturer's standard. </w:t>
       </w:r>
       <w:r w:rsidR="0081674E" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689E77D5" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="689E77D5" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00B808E8" w:rsidRDefault="0081674E" w:rsidP="00B808E8">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+        <w:ind w:left="677" w:firstLine="187"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B808E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if moisture barriers are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22681FEA" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="248A0F0D" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00B808E8" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B808E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of three "Finish" subparagraphs below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A2F7FC" w14:textId="26BD944B" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="00B808E8">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C10516C" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Floor-to-Floor Joint Systems: </w:t>
+        <w:t xml:space="preserve">Floor-to-Wall Joint Systems: </w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9D1F50" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="69104BA9" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if no basis-of-design product or if basis-of-design product is indicated on Drawings or scheduled elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C70899" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="313391C6" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Basis-of-Design Product: Construction Specialties, Inc. model </w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>GTR-D, GTR-DM DGTR-D, DGTR-DM</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03A18278" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+        <w:t>GTRW, DGTRW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226C2AAE" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two "Type" subparagraphs and associated subparagraphs below.  See Evaluations for discussion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6616E180" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="2AAE0F35" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type: Dual elastomeric seal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D5D647" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="728A2E5B" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exposed Metal: Aluminum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248A0F0D" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="3A214B8D" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of three "Finish" subparagraphs below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F703478" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="2A5C28AE" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finish:  Mill.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E99DC1F" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="2C91677D" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finishes in subparagraph below are for aluminum only.  Mill finish is most durable and is standard finish for most aluminum floor joint systems.  Color finishes are not recommended for traffic-bearing joint systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9E8D1F" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="613BFCCD" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Santoprene in first subparagraph below is most common seal material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20989B7B" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="555E2EDF" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seal Material: CS Thermoplastic Rubber (TPR).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19918086" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="1938F828" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Color: As selected by Architect from manufacturer's standard range.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFC490D" w14:textId="0B67A04E" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="3994D386" w14:textId="23EFAA2F" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gaskets to be dual durometer </w:t>
       </w:r>
       <w:r w:rsidR="00FA0264" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a hardness rating of 65 Shore A/90 Shore </w:t>
       </w:r>
       <w:r w:rsidR="00383080" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A have</w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a flat profile that is free of ridges/reveals that collect dirt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528B76A6" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="1D838FFA" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cover-Plate Design:  Recessed to accept field-applied flexible finish materials.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B53B31E" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+        <w:t>Cover Plate Design:  Recessed to accept field-applied finish materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B372A8F" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650B668E" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="6E688763" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recess Depth: 3</w:t>
+        <w:t xml:space="preserve">Recess Depth: </w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rStyle w:val="IP"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/8 inch</w:t>
+        <w:t>1/8 inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016A3B91" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
-[...31 lines deleted...]
-    <w:p w14:paraId="637BE551" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="3B1EE032" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two subparagraphs below or delete both if no cover-plate options are available.  Serrated covers contain grooves or ridges to resist slipping.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231944BF" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="2A8BA220" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinate attachment method in subparagraph below with Part 3 installation requirements.  If retaining second option, verify that Division 03 concrete Section is referenced in Part 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F1D0B" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="49D775CC" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment Method: Mechanical anchors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B9F7AE" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="69CEFA95" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two subparagraphs and associated subparagraphs below.  Categories in first subparagraph vary according to manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495F8908" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="44702069" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Load Capacity: Standard duty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7118C1EF" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="1C9846C5" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD4D958" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
+    <w:p w14:paraId="18DFB941" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent construction. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A2F7FC" w14:textId="408696EA" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="004D2C9D" w:rsidP="0081674E">
-[...477 lines deleted...]
-    </w:p>
     <w:p w14:paraId="59D2A33E" w14:textId="09C9525A" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="004D2C9D" w:rsidP="0081674E">
-      <w:pPr>
-[...470 lines deleted...]
-    <w:p w14:paraId="60B68436" w14:textId="54B142E6" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="004D2C9D" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vapor</w:t>
       </w:r>
       <w:r w:rsidR="0081674E" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Barrier:  Manufacturer's standard. </w:t>
       </w:r>
       <w:r w:rsidR="0081674E" w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
@@ -4948,50 +3887,51 @@
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB9916D" w14:textId="0825A477" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Preparation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530CEF2B" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prepare substrates according to architectural joint system manufacturer's written instructions.</w:t>
       </w:r>
     </w:p>
@@ -5718,50 +4658,51 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not remove protective covering until finish work in adjacent areas is complete.  When protective covering is removed, clean exposed metal surfaces to comply with manufacturer's written instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295FD5CC" w14:textId="037FF9A5" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C93">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Protect the installation from damage by work of other Sections.  Where necessary due to heavy construction traffic, remove and properly store cover plates or seals and install temporary protection over joints.  Reinstall cover plates or seals prior to Substantial Completion of the Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F98DA2C" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="00001C93" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C99B379" w14:textId="77777777" w:rsidR="0081674E" w:rsidRPr="009D392D" w:rsidRDefault="0081674E" w:rsidP="0081674E">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
@@ -5777,137 +4718,136 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6829CAB0" w14:textId="77777777" w:rsidR="000D5649" w:rsidRPr="009D392D" w:rsidRDefault="000D5649" w:rsidP="00E95DB3">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D5649" w:rsidRPr="009D392D" w:rsidSect="00C56A0E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32B2C6CF" w14:textId="77777777" w:rsidR="00F53C64" w:rsidRDefault="00F53C64">
+    <w:p w14:paraId="4930EAAA" w14:textId="77777777" w:rsidR="00A50190" w:rsidRDefault="00A50190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ECC8B05" w14:textId="77777777" w:rsidR="00F53C64" w:rsidRDefault="00F53C64">
+    <w:p w14:paraId="5218A56D" w14:textId="77777777" w:rsidR="00A50190" w:rsidRDefault="00A50190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0603030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="020B0403030403020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206743BE" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F294CBD" wp14:editId="2E71CF05">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
@@ -5994,159 +4934,208 @@
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="2D882B02" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:ind w:left="1230"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>c-sgroup.com/representative-locator</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5BE6AF89" w14:textId="152ABE38" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                        <w:p w14:paraId="5BE6AF89" w14:textId="1448DF7E" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">© Copyright </w:t>
                           </w:r>
                           <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>2020</w:t>
+                            <w:t>202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B808E8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Construction Specialties, Inc.  |  </w:t>
+                            <w:t xml:space="preserve"> Construction Specialties, Inc.  </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">|  </w:t>
                           </w:r>
                           <w:r w:rsidR="00BF7061">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>S</w:t>
                           </w:r>
                           <w:r w:rsidR="008267E5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>G</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                           <w:r w:rsidR="00B65FCA">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>DGT</w:t>
                           </w:r>
                           <w:r w:rsidR="00E4110D">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>R</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="008267E5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>0720</w:t>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B808E8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>8</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008267E5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B808E8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  |</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="10"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
@@ -6178,51 +5167,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3F294CBD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:344pt;margin-top:735.85pt;width:219.35pt;height:39.6pt;z-index:-251662336;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVzoNCygEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SDuixR0xWwWoS0&#10;XKSFD3Acu7FIPNaM26R8PWOn6XJ5Q7xYE3t8fM6Zk+3tNPTiaJAc+FperdZSGK+hdX5fy29f71/c&#10;SEFR+Vb14E0tT4bk7e75s+0YKlNCB31rUDCIp2oMtexiDFVRkO7MoGgFwXg+tICDivyJ+6JFNTL6&#10;0Bflen1djIBtQNCGiHfv5kO5y/jWGh0/W0smir6WzC3mFfPapLXYbVW1RxU6p8801D+wGJTz/OgF&#10;6k5FJQ7o/oIanEYgsHGlYSjAWqdN1sBqrtZ/qHnsVDBZC5tD4WIT/T9Y/en4GL6giNNbmHiAWQSF&#10;B9Dfib0pxkDVuSd5ShWl7mb8CC1PUx0i5BuTxSHJZ0GCYdjp08VdM0WhebN8dbPZXL+UQvPZZl2+&#10;LrP9haqW2wEpvjcwiFTUEnl6GV0dHygmNqpaWtJjHu5d3+cJ9v63DW5MO5l9IjxTj1MzCdcykzT2&#10;JKaB9sRyEOZccI656AB/SDFyJmrpObRS9B88W57isxS4FM1SKK/5Yi2jFHP5Ls4xOwR0+45xZ289&#10;vGHTrMt6njicyfKUs8xzIlOMfv3OXU//ze4nAAAA//8DAFBLAwQUAAYACAAAACEASBFHxOEAAAAO&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQpMQ4lQVUs4tbZA4urFJAvE6&#10;it0k/D3bE9xmNaPZN/l2sT2bzOg7hxKilQBmsHa6w0ZCdSofUmA+KNSqd2gk/BgP2+L2JleZdjO+&#10;mekYGkYl6DMloQ1hyDj3dWus8is3GCTv041WBTrHhutRzVRue74WIuZWdUgfWjWY19bU38eLlbB/&#10;TNSpKg/jl9h3H7ib5veyOkh5f7fsXoAFs4S/MFzxCR0KYjq7C2rPeglxmtKWQMZTEiXArpFoHZM6&#10;k9psxDPwIuf/ZxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFXOg0LKAQAAfwMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEgRR8ThAAAADgEA&#10;AA8AAAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:344pt;margin-top:735.85pt;width:219.35pt;height:39.6pt;z-index:-251662336;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBVzoNCygEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SDuixR0xWwWoS0&#13;&#10;XKSFD3Acu7FIPNaM26R8PWOn6XJ5Q7xYE3t8fM6Zk+3tNPTiaJAc+FperdZSGK+hdX5fy29f71/c&#13;&#10;SEFR+Vb14E0tT4bk7e75s+0YKlNCB31rUDCIp2oMtexiDFVRkO7MoGgFwXg+tICDivyJ+6JFNTL6&#13;&#10;0Bflen1djIBtQNCGiHfv5kO5y/jWGh0/W0smir6WzC3mFfPapLXYbVW1RxU6p8801D+wGJTz/OgF&#13;&#10;6k5FJQ7o/oIanEYgsHGlYSjAWqdN1sBqrtZ/qHnsVDBZC5tD4WIT/T9Y/en4GL6giNNbmHiAWQSF&#13;&#10;B9Dfib0pxkDVuSd5ShWl7mb8CC1PUx0i5BuTxSHJZ0GCYdjp08VdM0WhebN8dbPZXL+UQvPZZl2+&#13;&#10;LrP9haqW2wEpvjcwiFTUEnl6GV0dHygmNqpaWtJjHu5d3+cJ9v63DW5MO5l9IjxTj1MzCdcykzT2&#13;&#10;JKaB9sRyEOZccI656AB/SDFyJmrpObRS9B88W57isxS4FM1SKK/5Yi2jFHP5Ls4xOwR0+45xZ289&#13;&#10;vGHTrMt6njicyfKUs8xzIlOMfv3OXU//ze4nAAAA//8DAFBLAwQUAAYACAAAACEAB0vuw+QAAAAT&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9m/gfNmPizS5UC5SyNI2Gc2uLSY9bdgWUnSXs&#13;&#10;FvDfOz3pZfImb+Z9ZNvZdGzUg2stCggXATCNlVUt1gLKU/GUAHNeopKdRS3gRzvY5vd3mUyVnfBd&#13;&#10;j0dfMxJBl0oBjfd9yrmrGm2kW9heI3GfdjDS0zrUXA1yInHT8WUQRNzIFsmhkb1+bXT1fbwaAfvn&#13;&#10;WJ7K4jB8Bfv2jLtx+ijKgxCPD/PbhsZuA8zr2f99wK0D5Yecgl3sFZVjnYAoSaiQJ+IlDmNgt5Nw&#13;&#10;GRG6EFqtgjXwPOP/u+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFXOg0LKAQAAfwMA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAdL7sPkAAAA&#13;&#10;EwEAAA8AAAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#13;&#10;AAA=&#13;&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0392B075" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="801"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Questions? Connect with a CS</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
@@ -6245,159 +5234,208 @@
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="2D882B02" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="1230"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>c-sgroup.com/representative-locator</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5BE6AF89" w14:textId="152ABE38" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                  <w:p w14:paraId="5BE6AF89" w14:textId="1448DF7E" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">© Copyright </w:t>
                     </w:r>
                     <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>2020</w:t>
+                      <w:t>202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B808E8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Construction Specialties, Inc.  |  </w:t>
+                      <w:t xml:space="preserve"> Construction Specialties, Inc.  </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">|  </w:t>
                     </w:r>
                     <w:r w:rsidR="00BF7061">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>S</w:t>
                     </w:r>
                     <w:r w:rsidR="008267E5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>G</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                     <w:r w:rsidR="00B65FCA">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>DGT</w:t>
                     </w:r>
                     <w:r w:rsidR="00E4110D">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>R</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidR="008267E5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>0720</w:t>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B808E8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>8</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008267E5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B808E8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  |</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="10"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
@@ -6711,70 +5749,70 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="15B72FC4" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="771D77A4" w14:textId="77777777" w:rsidR="00F53C64" w:rsidRDefault="00F53C64">
+    <w:p w14:paraId="15CD4136" w14:textId="77777777" w:rsidR="00A50190" w:rsidRDefault="00A50190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179B8EB4" w14:textId="77777777" w:rsidR="00F53C64" w:rsidRDefault="00F53C64">
+    <w:p w14:paraId="2E5B1897" w14:textId="77777777" w:rsidR="00A50190" w:rsidRDefault="00A50190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77412835" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00044E78">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00044E78">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7FC68C" wp14:editId="09F0C433">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>8255</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="1045210"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="27" name="Group 6"/>
               <wp:cNvGraphicFramePr>
@@ -7117,51 +6155,51 @@
                       <w:t>S</w:t>
                     </w:r>
                     <w:r w:rsidR="00BF7061">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>PECIFICATION GUIDE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6849E72"/>
     <w:name w:val="MASTERSPEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PRT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -8759,102 +7797,103 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1895969561">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0AA7"/>
     <w:rsid w:val="00001C93"/>
     <w:rsid w:val="0001716D"/>
     <w:rsid w:val="00020AF9"/>
     <w:rsid w:val="00044E78"/>
     <w:rsid w:val="00047809"/>
     <w:rsid w:val="0005661B"/>
     <w:rsid w:val="000628FC"/>
     <w:rsid w:val="0008204E"/>
     <w:rsid w:val="000A2200"/>
     <w:rsid w:val="000A46F6"/>
     <w:rsid w:val="000D5649"/>
     <w:rsid w:val="000E240A"/>
     <w:rsid w:val="000E55BC"/>
     <w:rsid w:val="000F110B"/>
     <w:rsid w:val="000F7CC0"/>
     <w:rsid w:val="00105EA5"/>
     <w:rsid w:val="001157B3"/>
     <w:rsid w:val="00140292"/>
     <w:rsid w:val="00155D81"/>
     <w:rsid w:val="0016510F"/>
     <w:rsid w:val="00177D68"/>
     <w:rsid w:val="001857F1"/>
     <w:rsid w:val="00193F8D"/>
+    <w:rsid w:val="001973AB"/>
     <w:rsid w:val="001B0A80"/>
     <w:rsid w:val="001B0AA7"/>
     <w:rsid w:val="001B7766"/>
     <w:rsid w:val="001C6F98"/>
     <w:rsid w:val="001D2E52"/>
     <w:rsid w:val="001E05E6"/>
     <w:rsid w:val="001E3D9E"/>
     <w:rsid w:val="001E76EB"/>
     <w:rsid w:val="002000FB"/>
     <w:rsid w:val="00201E4B"/>
     <w:rsid w:val="00204D21"/>
     <w:rsid w:val="00207696"/>
     <w:rsid w:val="002119E4"/>
     <w:rsid w:val="0023655B"/>
     <w:rsid w:val="00240CDA"/>
     <w:rsid w:val="00246FC7"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="002E1874"/>
     <w:rsid w:val="002E6F95"/>
     <w:rsid w:val="00303F06"/>
     <w:rsid w:val="003429C2"/>
@@ -8902,172 +7941,177 @@
     <w:rsid w:val="007640E5"/>
     <w:rsid w:val="0078059C"/>
     <w:rsid w:val="007836C4"/>
     <w:rsid w:val="0079496A"/>
     <w:rsid w:val="007B3143"/>
     <w:rsid w:val="007B7104"/>
     <w:rsid w:val="007D57C1"/>
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="007F1DF7"/>
     <w:rsid w:val="007F7232"/>
     <w:rsid w:val="008114C4"/>
     <w:rsid w:val="00811D3A"/>
     <w:rsid w:val="00814F03"/>
     <w:rsid w:val="0081674E"/>
     <w:rsid w:val="008267E5"/>
     <w:rsid w:val="00827235"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00836CB0"/>
     <w:rsid w:val="00837730"/>
     <w:rsid w:val="008442E0"/>
     <w:rsid w:val="00850EDC"/>
     <w:rsid w:val="0085166C"/>
     <w:rsid w:val="00852683"/>
     <w:rsid w:val="00857EBC"/>
     <w:rsid w:val="008809C7"/>
+    <w:rsid w:val="00882F89"/>
     <w:rsid w:val="008A16D9"/>
     <w:rsid w:val="008B3969"/>
     <w:rsid w:val="008B7841"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008C373D"/>
     <w:rsid w:val="008F5191"/>
     <w:rsid w:val="00924FE6"/>
     <w:rsid w:val="00947B63"/>
     <w:rsid w:val="00966166"/>
     <w:rsid w:val="009670CD"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009865A9"/>
     <w:rsid w:val="009968CB"/>
     <w:rsid w:val="009B51E9"/>
     <w:rsid w:val="009C6A1F"/>
     <w:rsid w:val="009D392D"/>
     <w:rsid w:val="00A2765F"/>
     <w:rsid w:val="00A42138"/>
+    <w:rsid w:val="00A50190"/>
     <w:rsid w:val="00A62276"/>
     <w:rsid w:val="00A81727"/>
     <w:rsid w:val="00A8714B"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AA296D"/>
     <w:rsid w:val="00AA56AB"/>
     <w:rsid w:val="00AA581A"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AF657B"/>
     <w:rsid w:val="00B12B9C"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
     <w:rsid w:val="00B61144"/>
     <w:rsid w:val="00B65EA5"/>
     <w:rsid w:val="00B65FCA"/>
     <w:rsid w:val="00B7609E"/>
+    <w:rsid w:val="00B808E8"/>
     <w:rsid w:val="00BB677C"/>
     <w:rsid w:val="00BE3B2A"/>
     <w:rsid w:val="00BE72E2"/>
     <w:rsid w:val="00BF7061"/>
     <w:rsid w:val="00C210C4"/>
     <w:rsid w:val="00C56A0E"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00CA5E2E"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00D1405F"/>
     <w:rsid w:val="00D233D3"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D608B6"/>
     <w:rsid w:val="00D622CA"/>
     <w:rsid w:val="00D72724"/>
     <w:rsid w:val="00D81994"/>
     <w:rsid w:val="00D952B8"/>
     <w:rsid w:val="00DB1A2F"/>
     <w:rsid w:val="00DB2B2D"/>
     <w:rsid w:val="00DC4382"/>
     <w:rsid w:val="00DE2049"/>
     <w:rsid w:val="00E0190E"/>
     <w:rsid w:val="00E205F9"/>
     <w:rsid w:val="00E23151"/>
     <w:rsid w:val="00E4110D"/>
     <w:rsid w:val="00E515BE"/>
     <w:rsid w:val="00E51F56"/>
     <w:rsid w:val="00E71861"/>
     <w:rsid w:val="00E95DB3"/>
     <w:rsid w:val="00ED2F5A"/>
     <w:rsid w:val="00ED5C52"/>
     <w:rsid w:val="00EE1DDC"/>
     <w:rsid w:val="00EE31B4"/>
     <w:rsid w:val="00EF669F"/>
     <w:rsid w:val="00F03A30"/>
     <w:rsid w:val="00F069AC"/>
     <w:rsid w:val="00F2252A"/>
+    <w:rsid w:val="00F30172"/>
     <w:rsid w:val="00F341E4"/>
     <w:rsid w:val="00F37804"/>
     <w:rsid w:val="00F41442"/>
     <w:rsid w:val="00F45E12"/>
     <w:rsid w:val="00F53C64"/>
     <w:rsid w:val="00F56F6A"/>
     <w:rsid w:val="00F5768D"/>
     <w:rsid w:val="00F659C9"/>
     <w:rsid w:val="00F76E0F"/>
     <w:rsid w:val="00F85621"/>
     <w:rsid w:val="00F867AD"/>
     <w:rsid w:val="00FA0264"/>
+    <w:rsid w:val="00FA69B8"/>
     <w:rsid w:val="00FF6830"/>
     <w:rsid w:val="00FF6BFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6EF3EA0D"/>
   <w15:docId w15:val="{814EC85B-1715-C946-9E62-BBD2093961D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9482,50 +8526,186 @@
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C6F98"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -9970,55 +9150,409 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F867AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MyriadPro-Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D2CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="MyriadPro-Light" w:eastAsia="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MyriadPro-Light" w:eastAsia="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MyriadPro-Light" w:eastAsia="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001973AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001973AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -10285,60 +9819,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10511,141 +10054,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8343C5F-023C-4DE1-A0B1-35403264BCF2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34346676-F7FD-47E0-A43F-7E39D2D0F536}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8343C5F-023C-4DE1-A0B1-35403264BCF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54ACB736-1A32-DD41-9C26-4F9D9801EB42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFCFA6C-8B93-43C2-B2D3-F8D786EFF7FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>4006</Words>
-  <Characters>22835</Characters>
+  <Words>3172</Words>
+  <Characters>19324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>190</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>357</Lines>
+  <Paragraphs>281</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26788</CharactersWithSpaces>
+  <CharactersWithSpaces>22215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amanda Garvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>
   </property>