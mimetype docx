--- v0 (2025-10-13)
+++ v1 (2026-07-24)
@@ -1,88 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
+    <w:p w14:paraId="465A531D" w14:textId="28613769" w:rsidR="00B17722" w:rsidRPr="00E26350" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="D9222A"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D9222A"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B17722" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Suggeste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B17722" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specifications | Section 10 26 </w:t>
+      </w:r>
+      <w:r w:rsidR="002904B1" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12334D8A" w14:textId="77777777" w:rsidR="00C90F1C" w:rsidRPr="00E26350" w:rsidRDefault="00B17722" w:rsidP="00B17722">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="90" w:firstLine="97"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CS Acrovyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5464E" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wall Panels </w:t>
+      </w:r>
+      <w:r w:rsidR="00125C79" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Permanent Adhesive</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5464E" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00666991" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5464E" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00666991" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wrapped </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C76" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Square</w:t>
+      </w:r>
+      <w:r w:rsidR="00666991" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edge</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="04C244E8" w14:textId="75D9CC7E" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk169871395"/>
       <w:r w:rsidRPr="006B2881">
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>CS Acrovyn</w:t>
       </w:r>
       <w:r w:rsidRPr="007102E4">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wall Panels Permanent Adhesive</w:t>
+        <w:t xml:space="preserve"> Wall Panels </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="D2232A"/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Permanent Adhesive</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDA1B46" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Sabon LT Pro"/>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69551F99" w14:textId="15404535" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="15"/>
         </w:rPr>
@@ -388,51 +555,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="601575F2" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Handrails, Corner Guards, Bumper Guards, Crash Rails, Accent Rails, Wall Covering, Door Protection; refer to section 10 26 00 “Wall and Door Protection”</w:t>
+        <w:t xml:space="preserve">Handrails, Corner Guards, Bumper Guards, Crash Rails, Accent Rails, Wall Covering, Door Protection; refer to section 10 26 00 “Wall and Door </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Protection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325A9CCE" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="593E6725" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -890,220 +1079,284 @@
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufacturer's qualifications: Not less than 5 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>years</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> experience in the production of specified products and a record of successful performance.</w:t>
+        <w:t xml:space="preserve"> experience in the production of specified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>products and a record of successful performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D0B508" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Code compliance: Assemblies should conform to all applicable codes including IBC, UBC, SBCCI, </w:t>
-[...10 lines deleted...]
-        <w:t>BOCA, Life Safety and CA 01350.</w:t>
+        <w:t>Code compliance: Assemblies should conform to all applicable codes including IBC, UBC, SBCCI, BOCA, Life Safety and CA 01350.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BDDF34" w14:textId="4D5E7B0A" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Fire performance characteristics: Provide engineered </w:t>
       </w:r>
       <w:r w:rsidR="00CF6EAC" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>PVC FREE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wall panels with a UL label indicating that they are identical to those tested in accordance with ASTM E84 for Class B/2 characteristics listed below:</w:t>
+        <w:t xml:space="preserve"> wall panels with a UL label indicating that they are identical to those </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>tested</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with ASTM E84 for Class B/2 characteristics listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D28ABED" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Flame spread 75 or less</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Flame spread 75 or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>less</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2C587B5D" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Smoke developed: 350 or less</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Smoke developed: 350 or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>less</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4FB2906A" w14:textId="77777777" w:rsidR="008E566D" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008E566D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact Strength: </w:t>
       </w:r>
       <w:r w:rsidR="008E566D" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Provide wall protection components that have been tested for impact using a ram-type impact test in accordance with the applicable provisions of ASTM F476 -84.</w:t>
+        <w:t xml:space="preserve">Provide wall protection components that have been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E566D" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tested</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E566D" w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for impact using a ram-type impact test in accordance with the applicable provisions of ASTM F476 -84.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D5259B" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -1177,59 +1430,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> lighting and computer controlled within manufacturing tolerance. Color may vary if alternate lighting sources are present.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C46228" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26350">
-[...7 lines deleted...]
-        <w:t>Single source responsibility: Provide all components of the wall protection system manufactured by the same company to ensure compatibility of color, texture and physical properties.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Single source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibility: Provide all components of the wall protection system manufactured by the same company to ensure compatibility of color, texture and physical properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F67883" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1265,77 +1530,121 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6933677F" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Store materials in original, undamaged packaging in a clean, dry place out of direct sunlight and exposure to the elements. A room temperature of 50-100ºF (10-38ºC) should be maintained.</w:t>
+        <w:t xml:space="preserve">Store materials in original, undamaged packaging in a clean, dry place out of direct sunlight and exposure to the elements. A room temperature of 50-100ºF (10-38ºC) should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be maintained</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74166014" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Materials must be stored flat.</w:t>
+        <w:t xml:space="preserve">Materials must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be stored</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1970E384" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD5095C" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -1384,51 +1693,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="743EADC8" w14:textId="5B01B283" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Installation areas must be enclosed and weatherproofed before installation commences.</w:t>
+        <w:t xml:space="preserve">Installation areas must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be enclosed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and weatherproofed before installation commences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2A3DEE" w14:textId="521D66A6" w:rsidR="00016054" w:rsidRPr="00E26350" w:rsidRDefault="00016054" w:rsidP="00016054">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1474,51 +1805,65 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Applies to Interior Wall Protection orders that </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> include recommended components or accessories </w:t>
+        <w:t xml:space="preserve"> include recommended components or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accessories</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0C38FC" w14:textId="77777777" w:rsidR="00016054" w:rsidRPr="00E26350" w:rsidRDefault="00016054" w:rsidP="00016054">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t>Accessories = Primer, Adhesive, Caulk, Trims &amp; Moldings</w:t>
       </w:r>
     </w:p>
@@ -1708,52 +2053,60 @@
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t>equal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by Architect/Owner.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> by Architect/Owner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5BE79C36" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F60A7F2" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1817,77 +2170,121 @@
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: Material should be high-impact Acrovyn 4000 with Suede texture, nominal .040" (1.02mm) thickness. Chemical and stain resistance should be per ASTM D543 standards as established by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>manufacturer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>. Colors to be indicated in the finish schedule from one of manufacturer’s available colors and patterns.</w:t>
+        <w:t xml:space="preserve">. Colors to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be indicated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the finish schedule from one of manufacturer’s available colors and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBC776F" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Particle Board: 3/8" (9.53mm) thick particle board core.</w:t>
+        <w:t xml:space="preserve">Particle Board: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3/8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>" (9.53mm) thick particle board core.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3E9346" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -1956,51 +2353,95 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Engineered </w:t>
       </w:r>
       <w:r w:rsidR="00CF6EAC" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>PVC FREE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wall Panels to be CS Acrovyn: Wall panels to be manufactured of .040" (1.02mm) thick Acrovyn 4000 sheet in standard Suede texture, factory-bonded to the face side and edges of a 3/8" (9.53mm) thick particle board core. The backside of the panel and return edges to be laminated with a moisture resistant barrier.</w:t>
+        <w:t xml:space="preserve"> Wall Panels to be CS Acrovyn: Wall panels to be manufactured of .040" (1.02mm) thick Acrovyn 4000 sheet in standard Suede texture, factory-bonded to the face side and edges of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3/8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" (9.53mm) thick particle board core. The backside of the panel and return edges to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be laminated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a moisture resistant barrier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0186C451" w14:textId="29D9ECB4" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2483,51 +2924,73 @@
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[ Specifier </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002A22F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>note:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002A22F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patterns are directional but randomized from panel to panel. If sequencing is required, please indicate at time of specification].</w:t>
+        <w:t xml:space="preserve"> patterns are directional but randomized from panel to panel. If sequencing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A22F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>is required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A22F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, please indicate at time of specification].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308343EA" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D13BEE" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -2618,51 +3081,73 @@
     </w:p>
     <w:p w14:paraId="06A6E9B6" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Adhesive: Acrovyn Wall Panels shall be furnished as a complete packaged system, including appropriate standard adhesive.</w:t>
+        <w:t xml:space="preserve">Adhesive: Acrovyn Wall Panels shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be furnished</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a complete packaged system, including appropriate standard adhesive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C60A14A" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -2734,77 +3219,121 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="28A33A14" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Verification of conditions: Examine areas and conditions under which work is to be performed and identify conditions detrimental to proper or timely completion.</w:t>
+        <w:t xml:space="preserve">Verification of conditions: Examine areas and conditions under which work is to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be performed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and identify conditions detrimental to proper or timely completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F7D05C" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Do not proceed until unsatisfactory conditions have been corrected.</w:t>
+        <w:t xml:space="preserve">Do not proceed until unsatisfactory conditions have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>been corrected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76010AA6" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2102691C" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -2958,51 +3487,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Temperature</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the time of installation must be between 65-75ºF (18-24ºC) and be maintained for at least 48 hours after the installation to allow for proper adhesive set up.</w:t>
+        <w:t xml:space="preserve"> at the time of installation must be between 65-75ºF (18-24ºC) and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be maintained</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for at least 48 hours after the installation to allow for proper adhesive set up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13370228" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -3170,97 +3721,123 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="644CB47F" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Protect installed materials to prevent damage by other trades. Use materials that may be easily removed without leaving residue or permanent stains.</w:t>
+        <w:t xml:space="preserve">Protect installed materials to prevent damage by other trades. Use materials that may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>be easily removed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without leaving residue or permanent stains.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB54FF0" w14:textId="77777777" w:rsidR="00467C80" w:rsidRPr="00E26350" w:rsidRDefault="00C56A0E" w:rsidP="00097A86">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00467C80" w:rsidRPr="00E26350" w:rsidSect="00C56A0E">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48170889" w14:textId="77777777" w:rsidR="00CF5D7C" w:rsidRDefault="00CF5D7C">
+    <w:p w14:paraId="25D6CC25" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E31B122" w14:textId="77777777" w:rsidR="00CF5D7C" w:rsidRDefault="00CF5D7C">
+    <w:p w14:paraId="27041B7D" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3324,50 +3901,60 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="454C6268" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="214C2A3C" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25E55850" wp14:editId="6A79B4AD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
@@ -3455,95 +4042,256 @@
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="16EB7740" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:ind w:left="1230"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>c-sgroup.com/representative-locator</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="624A88DF" w14:textId="48155183" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                        <w:p w14:paraId="624A88DF" w14:textId="36ADC9E2" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">© Copyright </w:t>
                           </w:r>
                           <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>2020</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Construction Specialties, </w:t>
                           </w:r>
                           <w:r w:rsidR="00E15251" w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Inc. </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">|  </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00BF7061">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>S</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008267E5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>G</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E5464E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>AWP</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00666991">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>W</w:t>
+                          </w:r>
+                          <w:r w:rsidR="007E0C76">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>S</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00666991">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>E</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00125C79">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>AD</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008267E5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>0720</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  |</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="10"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="25E55850" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
@@ -3592,95 +4340,256 @@
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="16EB7740" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="1230"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>c-sgroup.com/representative-locator</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="624A88DF" w14:textId="48155183" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                  <w:p w14:paraId="624A88DF" w14:textId="36ADC9E2" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">© Copyright </w:t>
                     </w:r>
                     <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>2020</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Construction Specialties, </w:t>
                     </w:r>
                     <w:r w:rsidR="00E15251" w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Inc. </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">|  </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00BF7061">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>S</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008267E5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>G</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E5464E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>AWP</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00666991">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>W</w:t>
+                    </w:r>
+                    <w:r w:rsidR="007E0C76">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>S</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00666991">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>E</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00125C79">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>AD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008267E5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>0720</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  |</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="10"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A1532DA" wp14:editId="7A4CC582">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3241353</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9339580</wp:posOffset>
               </wp:positionV>
@@ -3943,70 +4852,90 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="1C6E403E" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2C05842B" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FF7D797" w14:textId="77777777" w:rsidR="00CF5D7C" w:rsidRDefault="00CF5D7C">
+    <w:p w14:paraId="14570B29" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34746220" w14:textId="77777777" w:rsidR="00CF5D7C" w:rsidRDefault="00CF5D7C">
+    <w:p w14:paraId="2F74126C" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="19850542" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="00DF9B7D" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
       </w:tabs>
       <w:spacing w:before="74"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D5CCB4D" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
       </w:tabs>
       <w:spacing w:before="74"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
@@ -4191,50 +5120,60 @@
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:spacing w:val="15"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008312E4">
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">- SPECIFICATION                                                                                                                                                           </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F7470C6" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="1AF4EB87" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195A43AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DD00AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
@@ -5484,51 +6423,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="146"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5548,52 +6487,50 @@
     <w:rsid w:val="00140292"/>
     <w:rsid w:val="00155D81"/>
     <w:rsid w:val="00177D68"/>
     <w:rsid w:val="00193F8D"/>
     <w:rsid w:val="001C6F98"/>
     <w:rsid w:val="001D2E52"/>
     <w:rsid w:val="001E05E6"/>
     <w:rsid w:val="001F6175"/>
     <w:rsid w:val="002000FB"/>
     <w:rsid w:val="00204D21"/>
     <w:rsid w:val="00207696"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002904B1"/>
     <w:rsid w:val="00292CF2"/>
     <w:rsid w:val="002A22F6"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="0039135C"/>
     <w:rsid w:val="003A1566"/>
     <w:rsid w:val="003A63AD"/>
     <w:rsid w:val="003E6075"/>
     <w:rsid w:val="00467C80"/>
     <w:rsid w:val="004939E5"/>
-    <w:rsid w:val="004B0652"/>
-    <w:rsid w:val="004B1534"/>
     <w:rsid w:val="004C6324"/>
     <w:rsid w:val="005A1E3F"/>
     <w:rsid w:val="005E21A0"/>
     <w:rsid w:val="005F6F68"/>
     <w:rsid w:val="006214C9"/>
     <w:rsid w:val="00666991"/>
     <w:rsid w:val="00697EBF"/>
     <w:rsid w:val="006D1EF0"/>
     <w:rsid w:val="00730E54"/>
     <w:rsid w:val="00750E6B"/>
     <w:rsid w:val="0078059C"/>
     <w:rsid w:val="007836C4"/>
     <w:rsid w:val="0079659E"/>
     <w:rsid w:val="007E0C76"/>
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="008008D7"/>
     <w:rsid w:val="008114C4"/>
     <w:rsid w:val="00813F86"/>
     <w:rsid w:val="00814F03"/>
     <w:rsid w:val="008267E5"/>
     <w:rsid w:val="00827235"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00837730"/>
     <w:rsid w:val="0085166C"/>
     <w:rsid w:val="00852683"/>
@@ -5609,71 +6546,69 @@
     <w:rsid w:val="009865A9"/>
     <w:rsid w:val="009B51E9"/>
     <w:rsid w:val="009F4A4F"/>
     <w:rsid w:val="00A2765F"/>
     <w:rsid w:val="00A42138"/>
     <w:rsid w:val="00A81727"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AB5328"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AC62AC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AF1628"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
     <w:rsid w:val="00B65EA5"/>
     <w:rsid w:val="00BB677C"/>
     <w:rsid w:val="00BF7061"/>
     <w:rsid w:val="00C210C4"/>
     <w:rsid w:val="00C56A0E"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00CA6EDC"/>
-    <w:rsid w:val="00CF5D7C"/>
     <w:rsid w:val="00CF6EAC"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D608B6"/>
     <w:rsid w:val="00D622CA"/>
     <w:rsid w:val="00D72724"/>
     <w:rsid w:val="00DE2049"/>
     <w:rsid w:val="00E15251"/>
     <w:rsid w:val="00E205F9"/>
     <w:rsid w:val="00E23151"/>
     <w:rsid w:val="00E26350"/>
     <w:rsid w:val="00E5464E"/>
     <w:rsid w:val="00E71861"/>
     <w:rsid w:val="00ED5C52"/>
     <w:rsid w:val="00EE31B4"/>
     <w:rsid w:val="00F03A30"/>
     <w:rsid w:val="00F341E4"/>
     <w:rsid w:val="00F37804"/>
     <w:rsid w:val="00F41442"/>
-    <w:rsid w:val="00F44467"/>
     <w:rsid w:val="00F45E12"/>
     <w:rsid w:val="00F659C9"/>
     <w:rsid w:val="00F76E0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6374,54 +7309,54 @@
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00E15251"/>
     <w:rPr>
       <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6681,65 +7616,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6912,128 +7836,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C6C9D2-7887-4FA2-99D0-66638E933E31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755EF069-01F1-43B9-B658-5641F5D7DB68}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED8C372-6DA5-4870-B7D0-8D7DE8DEF01E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE0E5CC-627E-47DE-8FA9-8CC7B82A20C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED8C372-6DA5-4870-B7D0-8D7DE8DEF01E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755EF069-01F1-43B9-B658-5641F5D7DB68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C6C9D2-7887-4FA2-99D0-66638E933E31}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1237</Words>
-  <Characters>7051</Characters>
+  <Words>1253</Words>
+  <Characters>7145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8272</CharactersWithSpaces>
+  <CharactersWithSpaces>8382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amanda Garvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>
   </property>