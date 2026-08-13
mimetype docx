--- v1 (2026-07-24)
+++ v2 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="465A531D" w14:textId="28613769" w:rsidR="00B17722" w:rsidRPr="00E26350" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="D9222A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D9222A"/>
@@ -197,59 +197,51 @@
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk169871395"/>
       <w:r w:rsidRPr="006B2881">
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>CS Acrovyn</w:t>
       </w:r>
       <w:r w:rsidRPr="007102E4">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wall Panels </w:t>
-[...7 lines deleted...]
-        <w:t>Permanent Adhesive</w:t>
+        <w:t xml:space="preserve"> Wall Panels Permanent Adhesive</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDA1B46" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Sabon LT Pro"/>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69551F99" w14:textId="15404535" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="15"/>
         </w:rPr>
@@ -555,73 +547,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="601575F2" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Handrails, Corner Guards, Bumper Guards, Crash Rails, Accent Rails, Wall Covering, Door Protection; refer to section 10 26 00 “Wall and Door </w:t>
-[...21 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>Handrails, Corner Guards, Bumper Guards, Crash Rails, Accent Rails, Wall Covering, Door Protection; refer to section 10 26 00 “Wall and Door Protection”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325A9CCE" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="593E6725" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -1079,62 +1049,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufacturer's qualifications: Not less than 5 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>years</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> experience in the production of specified </w:t>
-[...10 lines deleted...]
-        <w:t>products and a record of successful performance.</w:t>
+        <w:t xml:space="preserve"> experience in the production of specified products and a record of successful performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D0B508" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -1162,201 +1121,138 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Fire performance characteristics: Provide engineered </w:t>
       </w:r>
       <w:r w:rsidR="00CF6EAC" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>PVC FREE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wall panels with a UL label indicating that they are identical to those </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> in accordance with ASTM E84 for Class B/2 characteristics listed below:</w:t>
+        <w:t xml:space="preserve"> wall panels with a UL label indicating that they are identical to those tested in accordance with ASTM E84 for Class B/2 characteristics listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D28ABED" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flame spread 75 or </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Flame spread 75 or less</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C587B5D" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smoke developed: 350 or </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Smoke developed: 350 or less</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FB2906A" w14:textId="77777777" w:rsidR="008E566D" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008E566D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Impact Strength: </w:t>
       </w:r>
       <w:r w:rsidR="008E566D" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide wall protection components that have been </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> for impact using a ram-type impact test in accordance with the applicable provisions of ASTM F476 -84.</w:t>
+        <w:t>Provide wall protection components that have been tested for impact using a ram-type impact test in accordance with the applicable provisions of ASTM F476 -84.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D5259B" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -1430,71 +1326,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> lighting and computer controlled within manufacturing tolerance. Color may vary if alternate lighting sources are present.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C46228" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> responsibility: Provide all components of the wall protection system manufactured by the same company to ensure compatibility of color, texture and physical properties.</w:t>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Single source responsibility: Provide all components of the wall protection system manufactured by the same company to ensure compatibility of color, texture and physical properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F67883" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1530,121 +1414,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6933677F" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Store materials in original, undamaged packaging in a clean, dry place out of direct sunlight and exposure to the elements. A room temperature of 50-100ºF (10-38ºC) should </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Store materials in original, undamaged packaging in a clean, dry place out of direct sunlight and exposure to the elements. A room temperature of 50-100ºF (10-38ºC) should be maintained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74166014" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Materials must </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> flat.</w:t>
+        <w:t>Materials must be stored flat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1970E384" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD5095C" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -1693,73 +1533,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="743EADC8" w14:textId="5B01B283" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Installation areas must </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and weatherproofed before installation commences.</w:t>
+        <w:t>Installation areas must be enclosed and weatherproofed before installation commences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2A3DEE" w14:textId="521D66A6" w:rsidR="00016054" w:rsidRPr="00E26350" w:rsidRDefault="00016054" w:rsidP="00016054">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1805,65 +1623,51 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Applies to Interior Wall Protection orders that </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> include recommended components or </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> include recommended components or accessories </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0C38FC" w14:textId="77777777" w:rsidR="00016054" w:rsidRPr="00E26350" w:rsidRDefault="00016054" w:rsidP="00016054">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t>Accessories = Primer, Adhesive, Caulk, Trims &amp; Moldings</w:t>
       </w:r>
     </w:p>
@@ -2003,110 +1807,87 @@
         <w:t>Manufacturers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76076CD7" w14:textId="77777777" w:rsidR="00016054" w:rsidRPr="00E26350" w:rsidRDefault="00016054" w:rsidP="00016054">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Interior surface protection products specified herein and included on the submittal drawings shall be manufactured by Construction Specialties, Inc., </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">3 Werner Way, Lebanon, NJ 08833 USA 800-233-8493; email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00E26350">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           </w:rPr>
           <w:t>cet@c-sgroup.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15E76D6B" w14:textId="77777777" w:rsidR="00016054" w:rsidRPr="00E26350" w:rsidRDefault="00016054" w:rsidP="00016054">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner.  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BE79C36" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F60A7F2" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -2148,143 +1929,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Engineered </w:t>
       </w:r>
       <w:r w:rsidR="00CF6EAC" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>PVC FREE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Material should be high-impact Acrovyn 4000 with Suede texture, nominal .040" (1.02mm) thickness. Chemical and stain resistance should be per ASTM D543 standards as established by </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> in the finish schedule from one of manufacturer’s available colors and patterns.</w:t>
+        <w:t>: Material should be high-impact Acrovyn 4000 with Suede texture, nominal .040" (1.02mm) thickness. Chemical and stain resistance should be per ASTM D543 standards as established by manufacturer. Colors to be indicated in the finish schedule from one of manufacturer’s available colors and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBC776F" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Particle Board: </w:t>
-[...21 lines deleted...]
-        <w:t>" (9.53mm) thick particle board core.</w:t>
+        <w:t>Particle Board: 3/8" (9.53mm) thick particle board core.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3E9346" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -2307,141 +2022,98 @@
     <w:p w14:paraId="6FE23D38" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wall Panels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55538E4B" w14:textId="19FC65EE" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Engineered </w:t>
       </w:r>
       <w:r w:rsidR="00CF6EAC" w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>PVC FREE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wall Panels to be CS Acrovyn: Wall panels to be manufactured of .040" (1.02mm) thick Acrovyn 4000 sheet in standard Suede texture, factory-bonded to the face side and edges of a </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> with a moisture resistant barrier.</w:t>
+        <w:t xml:space="preserve"> Wall Panels to be CS Acrovyn: Wall panels to be manufactured of .040" (1.02mm) thick Acrovyn 4000 sheet in standard Suede texture, factory-bonded to the face side and edges of a 3/8" (9.53mm) thick particle board core. The backside of the panel and return edges to be laminated with a moisture resistant barrier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0186C451" w14:textId="29D9ECB4" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2710,126 +2382,78 @@
     <w:p w14:paraId="3427DDA0" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acrovyn </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> to consist of 1 1/2" (38.1mm) wide strips of .040" (1.02mm) thick sheet.</w:t>
+        <w:t>Acrovyn reveals to consist of 1 1/2" (38.1mm) wide strips of .040" (1.02mm) thick sheet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786E0655" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aluminum </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> to be 1 1/2" (38.1mm) wide x .024" (0.61mm) thick.</w:t>
+        <w:t>Aluminum reveals to be 1 1/2" (38.1mm) wide x .024" (0.61mm) thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF5E876" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E3BAD5" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -2924,73 +2548,51 @@
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[ Specifier </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002A22F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>note:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002A22F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patterns are directional but randomized from panel to panel. If sequencing </w:t>
-[...21 lines deleted...]
-        <w:t>, please indicate at time of specification].</w:t>
+        <w:t xml:space="preserve"> patterns are directional but randomized from panel to panel. If sequencing is required, please indicate at time of specification].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308343EA" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D13BEE" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -3080,74 +2682,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="06A6E9B6" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> as a complete packaged system, including appropriate standard adhesive.</w:t>
+        <w:t>Adhesive: Acrovyn Wall Panels shall be furnished as a complete packaged system, including appropriate standard adhesive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C60A14A" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -3219,121 +2798,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="28A33A14" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verification of conditions: Examine areas and conditions under which work is to </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and identify conditions detrimental to proper or timely completion.</w:t>
+        <w:t>Verification of conditions: Examine areas and conditions under which work is to be performed and identify conditions detrimental to proper or timely completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F7D05C" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not proceed until unsatisfactory conditions have </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Do not proceed until unsatisfactory conditions have been corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76010AA6" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2102691C" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -3467,93 +3002,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Install the work of this section in strict accordance with the manufacturer's recommendations, using approved adhesive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D09FCE0" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> for at least 48 hours after the installation to allow for proper adhesive set up.</w:t>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Temperature at the time of installation must be between 65-75ºF (18-24ºC) and be maintained for at least 48 hours after the installation to allow for proper adhesive set up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13370228" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -3561,51 +3062,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="405A77C5" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Do not expose wall panels to direct sunlight during or after installation. This will cause the surface temperature to rise, which in turn will cause bubbles and delamination.</w:t>
+        <w:t xml:space="preserve">Do not expose wall panels to direct sunlight during or after installation. This will cause the surface </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26350">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>temperature to rise, which in turn will cause bubbles and delamination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B1A618" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="008008D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3DC547" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -3721,133 +3233,111 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="644CB47F" w14:textId="77777777" w:rsidR="008008D7" w:rsidRPr="00E26350" w:rsidRDefault="008008D7" w:rsidP="003A63AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Protect installed materials to prevent damage by other trades. Use materials that may </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> without leaving residue or permanent stains.</w:t>
+        <w:t>Protect installed materials to prevent damage by other trades. Use materials that may be easily removed without leaving residue or permanent stains.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB54FF0" w14:textId="77777777" w:rsidR="00467C80" w:rsidRPr="00E26350" w:rsidRDefault="00C56A0E" w:rsidP="00097A86">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26350">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00467C80" w:rsidRPr="00E26350" w:rsidSect="00C56A0E">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25D6CC25" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
+    <w:p w14:paraId="58FFFD5B" w14:textId="77777777" w:rsidR="009A1841" w:rsidRDefault="009A1841">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27041B7D" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
+    <w:p w14:paraId="080D8B6A" w14:textId="77777777" w:rsidR="009A1841" w:rsidRDefault="009A1841">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3882,80 +3372,79 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sabon LT Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
-    <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="454C6268" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="214C2A3C" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25E55850" wp14:editId="6A79B4AD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
@@ -4180,68 +3669,70 @@
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>E</w:t>
                           </w:r>
                           <w:r w:rsidR="00125C79">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>AD</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="008267E5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>0720</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  |</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="10"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
@@ -4853,90 +4344,90 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="1C6E403E" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C05842B" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14570B29" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
+    <w:p w14:paraId="35ACA166" w14:textId="77777777" w:rsidR="009A1841" w:rsidRDefault="009A1841">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F74126C" w14:textId="77777777" w:rsidR="001F6175" w:rsidRDefault="001F6175">
+    <w:p w14:paraId="55C43DEB" w14:textId="77777777" w:rsidR="009A1841" w:rsidRDefault="009A1841">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19850542" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00DF9B7D" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
       </w:tabs>
       <w:spacing w:before="74"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D5CCB4D" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
       </w:tabs>
       <w:spacing w:before="74"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
@@ -4982,110 +4473,190 @@
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="678815" cy="271780"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2412D0C3" w14:textId="77777777" w:rsidR="00E15251" w:rsidRPr="006B2881" w:rsidRDefault="00E15251" w:rsidP="00E15251">
+                        <w:p w14:paraId="2412D0C3" w14:textId="4ED00EAD" w:rsidR="00E15251" w:rsidRPr="006B2881" w:rsidRDefault="00E15251" w:rsidP="00E15251">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
-                            <w:t>06/20/2024</w:t>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="006C3A46">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="006C3A46">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>08</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>/202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="006C3A46">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="126F510A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:468.3pt;margin-top:3.05pt;width:53.45pt;height:21.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHqFD1+AEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mqdu2iptPYGEIa&#10;A2nwA66O01jYPmO7Tcqv5+x0XQVviDxY55z93X3ffV7fDEazg/RBoa15OZlyJq3ARtldzb9/e3i3&#10;4ixEsA1otLLmRxn4zebtm3XvKjnDDnUjPSMQG6re1byL0VVFEUQnDYQJOmkp2aI3EGnrd0XjoSd0&#10;o4vZdHpV9Ogb51HIEOjv/Zjkm4zftlLEL20bZGS65tRbzKvP6zatxWYN1c6D65Q4tQH/0IUBZano&#10;GeoeIrC9V39BGSU8BmzjRKApsG2VkJkDsSmnf7B57sDJzIXECe4sU/h/sOLp8Oy+ehaH9zjQADOJ&#10;4B5R/AjM4l0Hdidvvce+k9BQ4TJJVvQuVKerSepQhQSy7T9jQ0OGfcQMNLTeJFWIJyN0GsDxLLoc&#10;IhP082q5WpULzgSlZstyucpDKaB6uex8iB8lGpaCmnuaaQaHw2OIqRmoXo6kWhYflNZ5rtqyvubX&#10;i9kiX7jIGBXJdlqZmq+m6RuNkDh+sE2+HEHpMaYC2p5IJ54j4zhsBzqYyG+xORJ9j6O96DlQ0KH/&#10;xVlP1qp5+LkHLznTnyxJeF3O58mLeTNfLGe08ZeZ7WUGrCComkfOxvAuZv+OXG9J6lZlGV47OfVK&#10;lsnqnOydPHm5z6deH+HmNwAAAP//AwBQSwMEFAAGAAgAAAAhABZXbGfdAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3TaNmpBNVYG4gigtEjc33iYR8TqK3Sb8Pe4JjqMZ&#10;zbwpNpPtxIUG3zpGmM8UCOLKmZZrhP3Hy8MahA+aje4cE8IPediUtzeFzo0b+Z0uu1CLWMI+1whN&#10;CH0upa8astrPXE8cvZMbrA5RDrU0gx5jue3kQqlUWt1yXGh0T08NVd+7s0U4vJ6+PhP1Vj/bVT+6&#10;SUm2mUS8v5u2jyACTeEvDFf8iA5lZDq6MxsvOoRsmaYxipDOQVx9lSxXII4IyToDWRby/4PyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEeoUPX4AQAAzAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZXbGfdAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;UgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2412D0C3" w14:textId="77777777" w:rsidR="00E15251" w:rsidRPr="006B2881" w:rsidRDefault="00E15251" w:rsidP="00E15251">
+                  <w:p w14:paraId="2412D0C3" w14:textId="4ED00EAD" w:rsidR="00E15251" w:rsidRPr="006B2881" w:rsidRDefault="00E15251" w:rsidP="00E15251">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
-                      <w:t>06/20/2024</w:t>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C3A46">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C3A46">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>08</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>/202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C3A46">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>INTERIOR</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:spacing w:val="27"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5121,61 +4692,61 @@
         <w:b/>
         <w:color w:val="414042"/>
         <w:spacing w:val="15"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008312E4">
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">- SPECIFICATION                                                                                                                                                           </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F7470C6" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AF4EB87" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195A43AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DD00AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
@@ -6422,52 +5993,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="146"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6475,97 +6046,100 @@
     <w:rsidRoot w:val="0079659E"/>
     <w:rsid w:val="00016054"/>
     <w:rsid w:val="0001716D"/>
     <w:rsid w:val="00020AF9"/>
     <w:rsid w:val="00044E78"/>
     <w:rsid w:val="00047809"/>
     <w:rsid w:val="0005661B"/>
     <w:rsid w:val="00097A86"/>
     <w:rsid w:val="000A2200"/>
     <w:rsid w:val="000A46F6"/>
     <w:rsid w:val="000F110B"/>
     <w:rsid w:val="00125C79"/>
     <w:rsid w:val="00140292"/>
     <w:rsid w:val="00155D81"/>
     <w:rsid w:val="00177D68"/>
     <w:rsid w:val="00193F8D"/>
     <w:rsid w:val="001C6F98"/>
     <w:rsid w:val="001D2E52"/>
     <w:rsid w:val="001E05E6"/>
     <w:rsid w:val="001F6175"/>
     <w:rsid w:val="002000FB"/>
     <w:rsid w:val="00204D21"/>
     <w:rsid w:val="00207696"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
+    <w:rsid w:val="00272AE5"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002904B1"/>
     <w:rsid w:val="00292CF2"/>
     <w:rsid w:val="002A22F6"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="0039135C"/>
     <w:rsid w:val="003A1566"/>
     <w:rsid w:val="003A63AD"/>
     <w:rsid w:val="003E6075"/>
     <w:rsid w:val="00467C80"/>
     <w:rsid w:val="004939E5"/>
     <w:rsid w:val="004C6324"/>
     <w:rsid w:val="005A1E3F"/>
     <w:rsid w:val="005E21A0"/>
     <w:rsid w:val="005F6F68"/>
     <w:rsid w:val="006214C9"/>
     <w:rsid w:val="00666991"/>
     <w:rsid w:val="00697EBF"/>
+    <w:rsid w:val="006C3A46"/>
     <w:rsid w:val="006D1EF0"/>
     <w:rsid w:val="00730E54"/>
     <w:rsid w:val="00750E6B"/>
     <w:rsid w:val="0078059C"/>
     <w:rsid w:val="007836C4"/>
     <w:rsid w:val="0079659E"/>
     <w:rsid w:val="007E0C76"/>
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="008008D7"/>
     <w:rsid w:val="008114C4"/>
     <w:rsid w:val="00813F86"/>
     <w:rsid w:val="00814F03"/>
     <w:rsid w:val="008267E5"/>
     <w:rsid w:val="00827235"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00837730"/>
     <w:rsid w:val="0085166C"/>
     <w:rsid w:val="00852683"/>
     <w:rsid w:val="00857EBC"/>
     <w:rsid w:val="008A16D9"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008C373D"/>
     <w:rsid w:val="008E566D"/>
     <w:rsid w:val="008F5191"/>
     <w:rsid w:val="00915889"/>
     <w:rsid w:val="00947B63"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009865A9"/>
+    <w:rsid w:val="009A1841"/>
     <w:rsid w:val="009B51E9"/>
     <w:rsid w:val="009F4A4F"/>
     <w:rsid w:val="00A2765F"/>
     <w:rsid w:val="00A42138"/>
     <w:rsid w:val="00A81727"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AB5328"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AC62AC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AF1628"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
     <w:rsid w:val="00B65EA5"/>
     <w:rsid w:val="00BB677C"/>
     <w:rsid w:val="00BF7061"/>
     <w:rsid w:val="00C210C4"/>
     <w:rsid w:val="00C56A0E"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CF6EAC"/>
@@ -6598,51 +6172,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F2D3432"/>
   <w15:docId w15:val="{571D7FED-6A62-D546-996A-69C9CC1FD074}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7305,51 +6879,51 @@
       <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00E15251"/>
     <w:rPr>
       <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7616,54 +7190,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7836,118 +7421,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755EF069-01F1-43B9-B658-5641F5D7DB68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C6C9D2-7887-4FA2-99D0-66638E933E31}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED8C372-6DA5-4870-B7D0-8D7DE8DEF01E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE0E5CC-627E-47DE-8FA9-8CC7B82A20C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED8C372-6DA5-4870-B7D0-8D7DE8DEF01E}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755EF069-01F1-43B9-B658-5641F5D7DB68}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1253</Words>
   <Characters>7145</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>