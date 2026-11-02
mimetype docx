--- v0 (2025-10-08)
+++ v1 (2026-11-02)
@@ -5,76 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="530108F5" w14:textId="27543E6A" w:rsidR="003B2CDC" w:rsidRDefault="003B2CDC" w:rsidP="003B2CDC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk169871395"/>
       <w:r>
         <w:rPr>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Vision Barriers | Vert-A-Cade-</w:t>
-[...7 lines deleted...]
-        <w:t>301</w:t>
+        <w:t>Vision Barriers | Vert-A-Cade-301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C18DAC" w14:textId="77777777" w:rsidR="003B2CDC" w:rsidRDefault="003B2CDC" w:rsidP="003B2CDC">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="15"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5692E412" wp14:editId="5C447030">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>631051</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15875</wp:posOffset>
@@ -283,69 +275,51 @@
         <w:t>Furnish screenwall/vision barrier, structural supports and attachment brackets as shown on the drawings, as specified, and as needed for a complete and proper installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C76CCDC" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The screenwall/vision barrier to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> include the following:</w:t>
+        <w:t>The screenwall/vision barrier to be furnished include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349DF81A" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fixed extruded screenwall/vision barrier.</w:t>
@@ -1091,503 +1065,438 @@
         <w:t>1.04 Quality Assurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794266A5" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Single subcontract responsibility: Subcontract the work to a single firm that has had not less than six years’ experience in the design and manufacturing of work </w:t>
+        <w:t xml:space="preserve">Single subcontract responsibility: Subcontract the work to a single firm that has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>had not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> less than six years’ experience in the design and manufacturing of work </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that shown and required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0368CDC4" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Structural Requirements: Design all materials to withstand wind and snow loads as required by the applicable building code. Maximum allowable deflection for the louver structural members to be l/180 or 0.75 inch, whichever is less. Maximum allowable deflection for the louver blades to be l/120 or 0.50 inch across the weak axis, whichever is less.</w:t>
+        <w:t xml:space="preserve">Structural Requirements: Design all materials to withstand wind and snow loads as required by the applicable building code. Maximum allowable deflection for the louver structural members to be l/180 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>or 0.75 inch, whichever is less. Maximum allowable deflection for the louver blades to be l/120 or 0.50 inch across the weak axis, whichever is less.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AA9B90" w14:textId="6FD9BD1B" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professional Engineer Requirements: Drawings and structural calculations to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and sealed by a professional engineer licensed to practice in the state </w:t>
+        <w:t xml:space="preserve">Professional Engineer Requirements: Drawings and structural calculations to be signed and sealed by a professional engineer licensed to practice in the state </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>where the project is located</w:t>
       </w:r>
       <w:r w:rsidR="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1EC877" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Warranty: Provide </w:t>
+        <w:t xml:space="preserve">Warranty: Provide written warranty to the owner </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>written</w:t>
+        <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> warranty to the owner that all products will be free of defective materials or workmanship for a period of one year from date of installation.</w:t>
+        <w:t xml:space="preserve"> all products will be free of defective materials or workmanship for a period of one year from date of installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FD5F50" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="183E50FD" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.05 Delivery, Storage and Handling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B5B3FB" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
+    <w:p w14:paraId="29B5B3FB" w14:textId="5E61322D" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delivery:  At the time of delivery all materials shall </w:t>
+        <w:t>Delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00694DDE" w:rsidRPr="00CA6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: At</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the time of delivery all materials </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>be visually inspected</w:t>
+        <w:t>shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for damage. Any damaged boxes, crates, louver sections, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> shall be noted on the receiving ticket and immediately reported to the shipping company and the material manufacturer.</w:t>
+        <w:t xml:space="preserve"> be visually inspected for damage. Any damaged boxes, crates, louver sections, etc. shall be noted on the receiving ticket and immediately reported to the shipping company and the material manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC67542" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Storage:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8D2CFB" w14:textId="1107B3F6" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material may </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Material may be stored </w:t>
       </w:r>
       <w:r w:rsidR="00481FC8" w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>flat</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on end or on its side.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45038861" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material may </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> either indoors or outdoors.</w:t>
+        <w:t>Material may be stored either indoors or outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3393B9FF" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If stored outdoors the material must </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> sufficiently off the ground to prevent it being flooded.</w:t>
+        <w:t>If stored outdoors the material must be raised sufficiently off the ground to prevent it being flooded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45532D6C" w14:textId="71961896" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If stored outdoors the material must </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with a </w:t>
+        <w:t xml:space="preserve">If stored outdoors the material must be covered with a </w:t>
       </w:r>
       <w:r w:rsidR="00481FC8" w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>weatherproof</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481FC8" w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>flame-resistant</w:t>
       </w:r>
@@ -1625,69 +1534,51 @@
         <w:t>Handling:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303C64C3" w14:textId="77777777" w:rsidR="00CA6C1A" w:rsidRPr="00CA6C1A" w:rsidRDefault="00CA6C1A" w:rsidP="00CA6C1A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material shall be </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in accordance with sound material handling practices and in such a way as to minimize racking.</w:t>
+        <w:t>Material shall be handled in accordance with sound material handling practices and in such a way as to minimize racking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6213AF19" w14:textId="28312EC5" w:rsidR="007D1540" w:rsidRPr="00B238EF" w:rsidRDefault="007D1540" w:rsidP="00155D81">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F9F01AA" w14:textId="77777777" w:rsidR="007D1540" w:rsidRPr="00B238EF" w:rsidRDefault="007D1540" w:rsidP="007D1540">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
@@ -1838,69 +1729,51 @@
         </w:rPr>
         <w:t xml:space="preserve">      A.   Basis of Design – manufactured by Construction Specialties subject to compliance with requirements </w:t>
       </w:r>
       <w:r w:rsidR="00510500" w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>listed</w:t>
       </w:r>
       <w:r w:rsidR="00D33F18" w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">The grilles and related materials herein specified and indicated on the drawings shall </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by: Construction Specialties, 3 Werner Way, Lebanon, NJ 08833. Tel: 800.233.8493. Email: </w:t>
+        <w:t xml:space="preserve">The grilles and related materials herein specified and indicated on the drawings shall be manufactured by: Construction Specialties, 3 Werner Way, Lebanon, NJ 08833. Tel: 800.233.8493. Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00B238EF">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>cet@c-sgroup.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. No substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AA59CA" w14:textId="0BCB358C" w:rsidR="001D0188" w:rsidRPr="00B238EF" w:rsidRDefault="001D0188" w:rsidP="00D33F18">
       <w:pPr>
         <w:widowControl/>
@@ -1954,87 +1827,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawings and specifications are based on manufacturer’s literature from Construction Specialties, </w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Inc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B238EF">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">drawings and specifications unless otherwise indicated. Other manufacturers must </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> by Architect/Owner. </w:t>
+        <w:t xml:space="preserve">drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE28630" w14:textId="77777777" w:rsidR="007D1540" w:rsidRPr="00B238EF" w:rsidRDefault="007D1540" w:rsidP="007D1540">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4909FFC4" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="007D1540" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2056,51 +1893,50 @@
         <w:t>2.02 Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA5D201" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Aluminum Extrusions: ASTM B211, Alloy 6063-T5, 6063-T6 or 6061-T6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37763500" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2189,69 +2025,51 @@
         <w:t xml:space="preserve"> and material thickness to be as indicated or as required for optimal performance with respect to strength; durability; and uniform appearance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA8E0A0" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Screenwall to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> using stainless steel or aluminum fasteners.</w:t>
+        <w:t>Screenwall to be mechanically assembled using stainless steel or aluminum fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBE1BB1" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include supports, anchorage, and accessories required for complete assembly.</w:t>
@@ -2305,209 +2123,196 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Screenwall/Vision Barrier Models:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505488CB" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="559C86E0" w14:textId="50643963" w:rsidR="002158A3" w:rsidRDefault="00917BA0" w:rsidP="002158A3">
+    <w:p w14:paraId="559C86E0" w14:textId="314212C2" w:rsidR="002158A3" w:rsidRDefault="00917BA0" w:rsidP="002158A3">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CS Aluminum </w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00F10840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Screen,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F10840" w:rsidRPr="00F10840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vert-A-Cade </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00282DFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C65B19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005825D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10840">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">manufactured by Construction Specialties, </w:t>
       </w:r>
       <w:r w:rsidR="003B2CDC" w:rsidRPr="00F10840">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Inc. </w:t>
       </w:r>
       <w:r w:rsidR="00F10840" w:rsidRPr="00D815CC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blades to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Blades to be fabricated from extruded aluminum sections in 6063-T</w:t>
+      </w:r>
+      <w:r w:rsidR="00694DDE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00F10840" w:rsidRPr="00D815CC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>be fabricated</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> alloy and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10840">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F10840" w:rsidRPr="00D815CC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from extruded aluminum sections in 6063-T52 alloy and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F10840">
+        <w:t xml:space="preserve">spaced approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00282DFC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>6 3/4</w:t>
       </w:r>
       <w:r w:rsidR="00F10840" w:rsidRPr="00D815CC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">spaced approximately </w:t>
+        <w:t xml:space="preserve">" on center. Blades to be nominal </w:t>
       </w:r>
       <w:r w:rsidR="00282DFC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>6 3/4</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F10840" w:rsidRPr="00D815CC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">" on center. Blades to be nominal </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> down for field assembly by the installer.</w:t>
+        <w:t>" deep and mechanically secured to continuous extruded aluminum supports. Aluminum supports fixed directly to horizontal steel supports (not by CS) or to spandrel beams with extruded aluminum clip angles. All fasteners to be stainless steel or aluminum. Material shipped knocked down for field assembly by the installer.</w:t>
       </w:r>
       <w:r w:rsidR="002158A3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support braces and mounting clips to painted standard Kynar to coat black.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EF3203" w14:textId="77777777" w:rsidR="002158A3" w:rsidRPr="00D815CC" w:rsidRDefault="002158A3" w:rsidP="002158A3">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -2570,65 +2375,51 @@
           <w:tab w:val="clear" w:pos="900"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">General: Comply with NAAMM "Metal Finishes Manual" for finish designations and application recommendations, except as otherwise indicated. Apply finishes in factory. Protect finishes on exposed surfaces prior to shipment. Remove scratches and blemishes from exposed surfaces that will be visible after completing </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> process.  </w:t>
+        <w:t xml:space="preserve">General: Comply with NAAMM "Metal Finishes Manual" for finish designations and application recommendations, except as otherwise indicated. Apply finishes in factory. Protect finishes on exposed surfaces prior to shipment. Remove scratches and blemishes from exposed surfaces that will be visible after completing finishing process.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:tab/>
         <w:t>Provide color as indicated or, if not otherwise indicated, as selected by architect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A49183" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1080"/>
@@ -2698,120 +2489,98 @@
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A23C49" w14:textId="38957F43" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finish to allow zero VOCs to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> into facility of application or at job site</w:t>
+        <w:t>Finish to allow zero VOCs to be emitted into facility of application or at job site</w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EF93D0" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>Finish to adhere to a 4H Hardness rating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A065D7D" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Furnish manufacturer's twenty (20) year warranty for finish for gloss and color </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Furnish manufacturer's twenty (20) year warranty for finish for gloss and color retention</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="413D76D3" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E046480" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
@@ -2992,72 +2761,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="left" w:pos="969"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> into facility of application or at job site</w:t>
+        <w:t>Allow zero VOC’s to be emitted into facility of application or at job site</w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1487BF70" w14:textId="79883246" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1800"/>
         <w:rPr>
@@ -3088,67 +2836,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="36C7EEAD" w14:textId="5664D687" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Custom color to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> from one of (</w:t>
+        <w:t>Custom color to be selected from one of (</w:t>
       </w:r>
       <w:r w:rsidR="003B2CDC">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">) CS standard wood grain finish patterns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1C2529" w14:textId="20D45219" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="1800"/>
@@ -3260,205 +2992,164 @@
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:tab/>
         <w:t>Three Coat Fluorocarbon Coating</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F848085" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sunshades to be finished with a minimum 1.4 mil (0.035mm) thick full strength 70% resin, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> coat Fluoropolymer system.</w:t>
+        <w:t>Sunshades to be finished with a minimum 1.4 mil (0.035mm) thick full strength 70% resin, 3 coat Fluoropolymer system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59435352" w14:textId="07CA6893" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">All aluminum shall </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">All aluminum shall be thoroughly cleaned, </w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>etched,</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> and given a chromated conversion pre-treatment before application of the Kynar/Hylar coating. The coating shall consist of a primer, a high </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Metallic</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> color coat and a clear PVF2 topcoat. It shall receive a bake cycle of 17 minutes at 450°F. All finishing procedures shall be one continuous operation in the plant of the manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E044F0" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manufacturer to furnish an extended </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> limited warranty for the Kynar/Hylar coating. This limited warranty shall begin on the date of material shipment.</w:t>
+        <w:t>Manufacturer to furnish an extended 20 limited warranty for the Kynar/Hylar coating. This limited warranty shall begin on the date of material shipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C15DFD" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693F9297" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E7A956" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40581319" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
@@ -3489,158 +3180,116 @@
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>Two Coat Fluorocarbon Coating</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE16B2B" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sunshades to be finished with a minimum 1.0 mil (0.025mm) thick full strength 70% resin, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> coat Fluoropolymer system.</w:t>
+        <w:t>Sunshades to be finished with a minimum 1.0 mil (0.025mm) thick full strength 70% resin, 2 coat Fluoropolymer system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD9163B" w14:textId="5DDFA599" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">All aluminum shall </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">All aluminum shall be thoroughly cleaned, </w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>etched,</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> and given a chromated conversion pre-treatment before application of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
         </w:rPr>
         <w:t>MICA II</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> coating. The coating shall consist of a primer and a pearlescent pigmented PFV2 topcoat. It shall receive a bake cycle of 17 minutes at 450°F. All finishing procedures shall be one continuous operation in the plant of the manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7236A574" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manufacturer to furnish an extended </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> limited warranty for the Kynar/Hylar coating. This limited warranty shall begin on the date of material shipment.</w:t>
+        <w:t>Manufacturer to furnish an extended 20 limited warranty for the Kynar/Hylar coating. This limited warranty shall begin on the date of material shipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3576530B" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="3600"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="center" w:pos="5040"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="7200"/>
           <w:tab w:val="center" w:pos="7920"/>
           <w:tab w:val="center" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175CA93C" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:rPr>
@@ -3696,69 +3345,51 @@
         </w:rPr>
         <w:t>3.01 Examination:</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Examine openings to receive the work</w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not proceed until any unsatisfactory conditions have </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Do not proceed until any unsatisfactory conditions have been corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F38938" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E3EE21" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
@@ -3796,70 +3427,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFB847F" w14:textId="620036EA" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Verify dimensions of supporting structure at the site by accurate field measurements so that the work will be accurately designed, </w:t>
       </w:r>
       <w:r w:rsidR="00493A30" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fabricated,</w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and fitted to the structure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4216FA8A" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
@@ -3909,69 +3521,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="537EDAAD" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maximum variation from plane or location shown on the approved shop drawings: </w:t>
-[...17 lines deleted...]
-        <w:t>" per 12 feet of length, but not exceeding 1/2" in any total building length or portion thereof (non-cumulative).</w:t>
+        <w:t>Maximum variation from plane or location shown on the approved shop drawings: 1/8" per 12 feet of length, but not exceeding 1/2" in any total building length or portion thereof (non-cumulative).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44980653" w14:textId="01813BC4" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4135,111 +3729,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Protect installed materials to prevent damage by other trades</w:t>
       </w:r>
       <w:r w:rsidR="00952F07" w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use materials that may </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Use materials that may be easily removed without leaving residue or permanent stains.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33913DBD" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FA5A84" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>3.04 Adjusting and cleaning</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="506F7882" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Immediately clean exposed surfaces of the louvers to remove fingerprints and dirt accumulation during the installation process. Do not let soiling remain until the final cleaning.</w:t>
@@ -4314,50 +3879,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4632F9EC" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Touch up minor abrasions in finishes with a compatible air-dried coating that matches the color and gloss of the factory applied coating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAA9F3D" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28ABAC19" w14:textId="77777777" w:rsidR="00481FC8" w:rsidRPr="00481FC8" w:rsidRDefault="00481FC8" w:rsidP="00481FC8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481FC8">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:t>End of Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC097F" w14:textId="5CF5F2C1" w:rsidR="007D1540" w:rsidRPr="00481FC8" w:rsidRDefault="007D1540" w:rsidP="00481FC8">
@@ -4365,154 +3931,152 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D1540" w:rsidRPr="00481FC8" w:rsidSect="00C90F1C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E0E0117" w14:textId="77777777" w:rsidR="00BC65AA" w:rsidRDefault="00BC65AA">
+    <w:p w14:paraId="7F5B4E83" w14:textId="77777777" w:rsidR="00D961F2" w:rsidRDefault="00D961F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="044F768A" w14:textId="77777777" w:rsidR="00BC65AA" w:rsidRDefault="00BC65AA">
+    <w:p w14:paraId="67F56FB2" w14:textId="77777777" w:rsidR="00D961F2" w:rsidRDefault="00D961F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sabon LT Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
-    <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EC56BD8" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00AC32EC">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503307032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C64C428" wp14:editId="00C600FC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4450921</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="504825"/>
               <wp:effectExtent l="0" t="0" r="10160" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
@@ -5064,70 +4628,70 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="6C61F78E" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-9496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4H+9gwgEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc692kqeusvM4hdnpx&#10;W0tpfsAYWC8qMAiwd/3vO+CPNO2t6gUBb3gz780wfxitYQcVokbX8ptJzZlyAqV2u5a//Hj6MOMs&#10;JnASDDrV8qOK/GHx/t188I26xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hl0lAwzEbk11&#10;W9fTasAgfUChYqTb5Qnki8LfdUqk710XVWKm5VRbKmso6zav1WIOzS6A77U4lwH/UIUF7SjplWoJ&#10;Cdg+6L+orBYBI3ZpItBW2HVaqKKB1NzUf6h57sGrooXMif5qU/x/tOLbYROYli2/48yBpRattVPs&#10;Y3Zm8LGhgEe3CVmbGN2zX6P4GQmr3oD5ED0xbYevKIkE9gmLIWMXbH5MUtlYfD9efVdjYoIup3d1&#10;PaupPeKCVdBcHvoQ0xeFluVNyw1VV4jhsI4pFwLNJSTncfikjSltNY4NNJP39ae6vIhotMxojoth&#10;t300gR2AJmM1XX1ezbJkYnsTlqmXEPtTXIFOMxNw72RJ0yuQq/M+gTanPREZd7YpO3Nyc4vyuAk5&#10;T3aMeloynucvD83v5xL1+ksWvwAAAP//AwBQSwMEFAAGAAgAAAAhAJZuLfbcAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMT01Lw0AQvQv+h2UEb3Y31oYSsykieBKFth48TrNjEszOhuw2jf56pwfR&#10;27wP3rxXbmbfq4nG2AW2kC0MKOI6uI4bC2/7p5s1qJiQHfaBycIXRdhUlxclFi6ceEvTLjVKQjgW&#10;aKFNaSi0jnVLHuMiDMSifYTRYxI4NtqNeJJw3+tbY3LtsWP50OJAjy3Vn7ujt9C5pcfnaF6n9/13&#10;fDH1dpX2s7XXV/PDPahEc/ozw7m+VIdKOh3CkV1UvWCzli1JjrvVMgd1tmRZLtzhl9NVqf/PqH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeB/vYMIBAABtAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlm4t9twAAAAOAQAADwAAAAAAAAAAAAAA&#10;AAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#e6e7e8" strokeweight="1.5pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6705316B" w14:textId="77777777" w:rsidR="00BC65AA" w:rsidRDefault="00BC65AA">
+    <w:p w14:paraId="5A57AE29" w14:textId="77777777" w:rsidR="00D961F2" w:rsidRDefault="00D961F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="079A91F6" w14:textId="77777777" w:rsidR="00BC65AA" w:rsidRDefault="00BC65AA">
+    <w:p w14:paraId="4094F083" w14:textId="77777777" w:rsidR="00D961F2" w:rsidRDefault="00D961F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79A44846" w14:textId="77777777" w:rsidR="003B2CDC" w:rsidRDefault="003B2CDC" w:rsidP="003B2CDC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
       </w:tabs>
       <w:spacing w:before="74"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E7592FA" w14:textId="77777777" w:rsidR="003B2CDC" w:rsidRDefault="003B2CDC" w:rsidP="003B2CDC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4290"/>
         <w:tab w:val="left" w:pos="9373"/>
@@ -5285,51 +4849,51 @@
         <w:b/>
         <w:color w:val="414042"/>
         <w:spacing w:val="15"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008312E4">
       <w:rPr>
         <w:b/>
         <w:color w:val="414042"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">- SPECIFICATION                                                                                                                                                           </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0715EEB1" w14:textId="6FB0A555" w:rsidR="002C056E" w:rsidRPr="003B2CDC" w:rsidRDefault="002C056E" w:rsidP="003B2CDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01152E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E474BE2A"/>
     <w:lvl w:ilvl="0" w:tplc="9FCCCB7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10204,52 +9768,52 @@
   <w:num w:numId="37" w16cid:durableId="2064208908">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1963875861">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="236601101">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1164127550">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="955284551">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="397827415">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1946375781">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="121"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009525AD"/>
     <w:rsid w:val="000158E6"/>
@@ -10272,153 +9836,156 @@
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002A2E66"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="002C324A"/>
     <w:rsid w:val="002C6FA7"/>
     <w:rsid w:val="00305FA0"/>
     <w:rsid w:val="003853F2"/>
     <w:rsid w:val="003B2CDC"/>
     <w:rsid w:val="003D08DE"/>
     <w:rsid w:val="003F13B6"/>
     <w:rsid w:val="00425FA5"/>
     <w:rsid w:val="00455B83"/>
     <w:rsid w:val="00467C80"/>
     <w:rsid w:val="00481FC8"/>
     <w:rsid w:val="00490CBD"/>
     <w:rsid w:val="00493A30"/>
     <w:rsid w:val="00493ED8"/>
     <w:rsid w:val="004E658A"/>
     <w:rsid w:val="00510500"/>
     <w:rsid w:val="005825D9"/>
     <w:rsid w:val="005E21A0"/>
     <w:rsid w:val="00651E6B"/>
     <w:rsid w:val="00656A05"/>
     <w:rsid w:val="00674262"/>
     <w:rsid w:val="00675904"/>
+    <w:rsid w:val="00694DDE"/>
     <w:rsid w:val="00697C82"/>
     <w:rsid w:val="006A3D42"/>
     <w:rsid w:val="006E56F7"/>
     <w:rsid w:val="006F39D0"/>
     <w:rsid w:val="00704A36"/>
     <w:rsid w:val="00730E54"/>
     <w:rsid w:val="00743C38"/>
     <w:rsid w:val="0078059C"/>
     <w:rsid w:val="007D0AAA"/>
     <w:rsid w:val="007D1540"/>
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00864313"/>
     <w:rsid w:val="008727FE"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008F2ACA"/>
     <w:rsid w:val="008F5191"/>
     <w:rsid w:val="0091286F"/>
     <w:rsid w:val="00917BA0"/>
     <w:rsid w:val="00931D83"/>
     <w:rsid w:val="00947B63"/>
     <w:rsid w:val="009525AD"/>
     <w:rsid w:val="00952F07"/>
     <w:rsid w:val="00955096"/>
     <w:rsid w:val="00973025"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009B20CE"/>
     <w:rsid w:val="009C22DB"/>
     <w:rsid w:val="00A3376E"/>
     <w:rsid w:val="00A4108F"/>
     <w:rsid w:val="00A80FB0"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AB2E3C"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AF50F4"/>
     <w:rsid w:val="00B060F3"/>
     <w:rsid w:val="00B238EF"/>
     <w:rsid w:val="00B319BD"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B35E90"/>
     <w:rsid w:val="00B4092D"/>
     <w:rsid w:val="00B8517F"/>
+    <w:rsid w:val="00BA4831"/>
     <w:rsid w:val="00BC65AA"/>
     <w:rsid w:val="00BC6FEA"/>
     <w:rsid w:val="00C65B19"/>
     <w:rsid w:val="00C66AC0"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00C95482"/>
     <w:rsid w:val="00C968C5"/>
     <w:rsid w:val="00CA6C1A"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CD50E8"/>
     <w:rsid w:val="00CE222A"/>
     <w:rsid w:val="00D33F18"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D57E7B"/>
     <w:rsid w:val="00D844B1"/>
     <w:rsid w:val="00D94088"/>
+    <w:rsid w:val="00D961F2"/>
     <w:rsid w:val="00DA1EBC"/>
     <w:rsid w:val="00DB7265"/>
     <w:rsid w:val="00E201CF"/>
     <w:rsid w:val="00E53005"/>
     <w:rsid w:val="00E864EA"/>
     <w:rsid w:val="00EE31B4"/>
     <w:rsid w:val="00F00708"/>
     <w:rsid w:val="00F03A30"/>
     <w:rsid w:val="00F10840"/>
     <w:rsid w:val="00F41442"/>
     <w:rsid w:val="00F76E0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71ADB91A"/>
   <w15:docId w15:val="{7C18B8EF-8777-46D7-8288-27922E72017C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11117,51 +10684,51 @@
       <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003B2CDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11433,74 +11000,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{608F7CC3-FEB0-5E4F-9C35-96A651C416C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1584</Words>
-  <Characters>9033</Characters>
+  <Characters>9031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10596</CharactersWithSpaces>
+  <CharactersWithSpaces>10594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Justin Teffeteller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>