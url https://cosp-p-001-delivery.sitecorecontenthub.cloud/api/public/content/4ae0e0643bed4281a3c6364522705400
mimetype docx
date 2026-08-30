--- v0 (2026-08-08)
+++ v1 (2026-08-30)
@@ -8,1471 +8,1678 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="778E43BE" w14:textId="23F3729E" w:rsidR="00B17722" w:rsidRPr="0075254D" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
+    <w:p w14:paraId="04C244E8" w14:textId="53F54C91" w:rsidR="00E15251" w:rsidRDefault="00A37E0C" w:rsidP="00E15251">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk169871395"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="D2232A"/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CS </w:t>
+      </w:r>
+      <w:r w:rsidR="00760E23">
+        <w:rPr>
+          <w:color w:val="D2232A"/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Expansion Control - Open Air Covers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D15BA2D" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="D9222A"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>|</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00B17722" w:rsidRPr="0075254D">
+        <w:t>Suggested Specifications | Section 07 95 00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159407CC" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="90" w:firstLine="97"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suggested Specifications | Section </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00577979" w:rsidRPr="0075254D">
+      </w:pPr>
+      <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>07 95 00</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="17A18E0B" w14:textId="2BD2F8EA" w:rsidR="00556D3E" w:rsidRPr="0075254D" w:rsidRDefault="00556D3E" w:rsidP="005261C1">
+        <w:t>Expansion Control – Open Air Covers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFBE078" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A3F655" w14:textId="08A88F8B" w:rsidR="00556D3E" w:rsidRPr="0075254D" w:rsidRDefault="00556D3E" w:rsidP="005261C1">
+    <w:p w14:paraId="5BDF40BF" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C58D151" w14:textId="5340A867" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1EC3C19F" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PRT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3662F1C2" w14:textId="183E8B51" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="56E7A942" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Related Documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE17772" w14:textId="32735D19" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1055212C" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drawings and general provisions of the Contract, including General and Supplementary Conditions and Division 01 Specification Sections, apply to this Section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC7442E" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="2CE64072" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40B00D55" w14:textId="4B8D7494" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="18431661" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFC4335" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="60BE4D38" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This Section includes the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AB0D1D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7FA55035" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adjust list below to suit Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2122E89B" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="0402EC8E" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Architectural joint systems for building interiors. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53423855" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7F39BB41" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Architectural joint systems for building exteriors.</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E77ED4C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="64D1AB3D" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Architectural joint systems for open-air structures. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D73CF9" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5AA34276" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Related Sections include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614AF76B" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="44399A02" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List below only products that the reader might expect to find in this Section but are specified elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1402B158" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="70D62334" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain first subparagraph below if cast-in frames are included in Project.  Coordinate with Part 2 joint system articles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465A3EE8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="621171FB" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Division 03 Section "Cast-in-Place Concrete" for cast-in architectural-joint-system frames furnished, but not installed, in this Section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2C1E21" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="524EA032" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Division 04 Section "Unit Masonry" for masonry wall joint systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8C9548" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="2D647B3A" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Division 07 Section "Sheet Metal Roofing" for sheet metal roof joint systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E47B4F5" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="02D82A7A" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Division 07 Section "Sheet Metal Flashing and Trim" for sheet metal wall joint systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF617FC" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="39E24BF5" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Division 07 Section "Fire-Resistive Joint Systems" for liquid-applied joint sealants in fire-resistive building joints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F02F77D" w14:textId="0CBE24B7" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3988D457" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Division 07 Section "Joint Sealants" for liquid-applied joint sealants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759336E0" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5146F262" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FDD4131" w14:textId="2D495B0D" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="29CD7F35" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061AB2EC" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4B95D36B" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain definitions and terms that remain after this Section has been edited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494EAB1A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4DDC8E6E" w14:textId="0B2AC4C0" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Maximum Joint Width:  Widest linear gap a joint system tolerates and in which it performs its designed function without damaging its functional capabilities.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A06D418" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Maximum Joint Width</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E60" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Widest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> linear gap a joint system tolerates and in which it performs its designed function without damaging its functional capabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2150F4A5" w14:textId="3292B0B2" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Minimum Joint Width:  Narrowest linear gap a joint system tolerates and in which it performs its designed function without damaging its functional capabilities.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="230379C8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Minimum Joint Width</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E60" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Narrowest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> linear gap a joint system tolerates and in which it performs its designed function without damaging its functional capabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C619E2" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Movement Capability: Value obtained from the difference between widest and narrowest widths of a joint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5763B80F" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7FDBD8ED" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definition in paragraph below is from UL 2079.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2798FF74" w14:textId="7236BF29" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="301DF688" w14:textId="23FB43E4" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nominal Joint Width:  The width of the linear opening specified in practice and in which the joint system is installed.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39508600" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Nominal Joint Width</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E60" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> width of the linear opening specified in practice and in which the joint system is installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088791C2" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338CBD1D" w14:textId="032A3BFC" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="53EF647E" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submittals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393FCF50" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="21EF0546" w14:textId="2F5B914B" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shop Drawings:  Provide the following for each joint system specified and obtain approval prior to fabrication and shipment of materials to the job site:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6000F85E" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Shop Drawings</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E60" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following for each joint system specified and obtain approval prior to fabrication and shipment of materials to the job site:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AA1D8D" w14:textId="79FF01C5" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Placement Drawings:  Include line diagrams showing plans, elevations, sections, details, splices, </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="204512DB" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Placement Drawings</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E60" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line diagrams showing plans, elevations, sections, details, splices, blockout requirement, entire route of each joint system, and attachments to other work</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Where joint systems change planes, provide isometric or clearly detailed drawing depicting how components interconnect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3CA33B" w14:textId="60BA0492" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Product Data: Submit copies of manufacturer’s latest published literature for materials specified herein for </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00757DFE" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>approval and</w:t>
+      </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> obtain approval before materials are fabricated and delivered to the site. Data to clearly indicate movement capability of cover assemblies and suitability of material used in exterior seal for UV exposure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F113D5" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="374EF5B0" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain subparagraph and associated subparagraphs below for large and complex projects or projects with multiple expansion joints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9295A9" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6B341FF3" w14:textId="6171DF05" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Samples for Initial Selection:  For each type of joint system indicated.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="358478F2" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Samples for Initial Selection</w:t>
+      </w:r>
+      <w:r w:rsidR="00757DFE" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each type of joint system indicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BAA443" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include manufacturer's color charts showing the standard range of colors and finishes available for each exposed metal and elastomeric seal material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36209BD4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="183C8944" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Delete paragraph and subparagraph above if colors and other characteristics are preselected and specified or scheduled.  Retain first paragraph and subparagraph below with or without above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C06EB89" w14:textId="064BD624" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="656AB0E5" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Certificates – Material test reports from qualified independent testing laboratory indicating and interpreting test results relative to compliance of fire-rated expansion joint assemblies with requirements indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2662E146" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="49112E10" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5086A03D" w14:textId="688F1B0D" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3320F2BB" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quality Assurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BE2A36" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="120CBE63" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Usually delete paragraph below unless factory training for installers is offered by manufacturer and will result in increased warranty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35664298" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="0DF09643" w14:textId="6CABDE9A" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Installer Qualifications:  Approved by manufacturer and having experience installing joint systems that are similar in design complexity.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F15870E" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Installer Qualifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00757DFE" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by manufacturer and having experience installing joint systems that are similar in design complexity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C147F4" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain paragraph below where aesthetics are of primary concern or if fire-resistance-rated systems are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EAE2A6" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4EF23DA5" w14:textId="30FD3D1C" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Source Limitations:  Obtain all architectural joint systems through one source from a single manufacturer.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3905EDD8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Source Limitations</w:t>
+      </w:r>
+      <w:r w:rsidR="0007591F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Obtain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all architectural joint systems through one source from a single manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E33D342" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain paragraph and subparagraph below to allow drawing details based on one manufacturer's product to establish requirements and still allow competition.  Coordinate with Division 01 requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338254C1" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="653C6F87" w14:textId="65694257" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Product Options:  Drawings indicate size, profiles, and dimensional requirements of architectural joint systems and are based on the specific systems indicated.  Refer to Division 01 Section "Product Requirements."</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29FA4F6C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Product Options</w:t>
+      </w:r>
+      <w:r w:rsidR="0007591F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate size, profiles, and dimensional requirements of architectural joint systems and are based on the specific systems indicated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refer to Division 01 Section "Product Requirements."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8F851A" w14:textId="51DBED31" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Do not modify intended aesthetic effects, as judged solely by Architect, except with Architect's approval.  If modifications are proposed, submit comprehensive explanatory data to Architect for review.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02C5BDE0" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Do not modify intended aesthetic effects, as judged solely by Architect, except with Architect's approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If modifications are proposed, submit comprehensive explanatory data to Architect for review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF22856" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Loading Characteristics: Standard loading refers to covers that are capable of withstanding up to 500 lb. point loads. Heavy duty refers to covers that are capable of withstanding up to 2000 lb. point loads.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7711F378" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t xml:space="preserve">Loading Characteristics: Standard loading refers to covers that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are capable of withstanding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to 500 lb. point loads. Heavy duty refers to covers that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are capable of withstanding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to 2000 lb. point loads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0248AE" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain paragraph below for floor joint systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B62C2D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="61AB0217" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete paragraph and subparagraph below if no fire-resistance-rated assemblies are required.  See Evaluations for discussion of fire-resistance test methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C95BD8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="787C261C" w14:textId="5D9E487D" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fire-Test-Response Characteristics: Where indicated, provide architectural joint system and fire-barrier assemblies identical to those of assemblies tested for fire resistance per UL 2079 and/or ASTM E 1966 by a testing and inspecting agency acceptable to authorities having jurisdiction. Fire rating not less than the rating of adjacent construction.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68D5285C" w14:textId="550DB483" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t xml:space="preserve">Fire-Test-Response Characteristics: Where indicated, provide architectural joint system and fire-barrier assemblies identical to those of assemblies tested for fire resistance per UL 2079 and/or ASTM E 1966 by a testing and inspecting agency acceptable to authorities having jurisdiction. Fire rating </w:t>
+      </w:r>
+      <w:r w:rsidR="0007591F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> less than the rating of adjacent construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCF06BE" w14:textId="3C1E9AC6" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufacturer to provide </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0007591F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5-year</w:t>
+      </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> warranty for all joint covers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D2E9EC" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1A42898F" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547A48C8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="05A3E0F6" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if Project does not contain wall-to-wall or wall-to-ceiling assemblies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7247080E" w14:textId="62EE18EF" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7AF9DEB5" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0CF467" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5EE1BF70" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete this Article if exterior joint systems are not part of Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E08DBE0" w14:textId="633F6535" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="157A04EE" w14:textId="68BA77FD" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate installation of exterior wall joint systems with roof expansion assemblies to ensure that wall transitions are watertight.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="121AA109" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Coordinate installation of exterior wall joint systems with roof expansion assemblies to ensure that wall transitions are watertight</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051BDEC1" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E7ECA7" w14:textId="1EB0D905" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="193D3FBF" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PRT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019A2EB4" w14:textId="77777777" w:rsidR="009532D8" w:rsidRPr="0075254D" w:rsidRDefault="009532D8" w:rsidP="009532D8">
+    <w:p w14:paraId="5DC34D9D" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">      Manufacturers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FE52C3" w14:textId="77777777" w:rsidR="009532D8" w:rsidRPr="0075254D" w:rsidRDefault="009532D8" w:rsidP="009532D8">
+    <w:p w14:paraId="288567F6" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Basis of Design – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk99446594"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk99446594"/>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">manufactured by Construction Specialties subject to compliance with requirements listed. The Expansion Joint Covers and related materials herein specified and indicated on the drawings shall be manufactured by: Construction Specialties, 3 Werner Way, Lebanon, NJ 08833. Tel. 800.233.8493. Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0075254D">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>cet@c-sgroup.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. No substitutions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B9B7A0" w14:textId="77777777" w:rsidR="009532D8" w:rsidRPr="0075254D" w:rsidRDefault="009532D8" w:rsidP="009532D8">
+    <w:p w14:paraId="20F21FBC" w14:textId="79B20224" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0075254D">
+        <w:t xml:space="preserve">Drawings and specifications are based on </w:t>
+      </w:r>
+      <w:r w:rsidR="0007591F" w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="106E9910" w14:textId="22A00735" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="009532D8">
+        <w:t>manufacturers’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="03B84133" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF2BED8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4EA9E318" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete materials in this Article that are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649061F9" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6679F7F1" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aluminum:  </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rStyle w:val="IP"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
@@ -1482,2465 +1689,3126 @@
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Alloy 6063-T5, 6063-T6, 6063-T52, 6061-T5, 6061-T6, 6061-T51, 6105-T5, 6105-T6, 6005-T5, 6005A-T5, 6005A-T61 for extrusions; </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rStyle w:val="IP"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASTM B 209</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Alloy 6061-T6, 3003-H14, 5005-H34 for sheet and plate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120B70E4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7029CBCA" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Apply manufacturer's standard protective coating on aluminum surfaces to be placed in contact with cementitious materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF68FBA" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="0E7BEC29" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain finishes in subparagraphs below to suit Project.  Coordinate with Part 2 joint system articles.  Verify availability of finishes with manufacturer before specifying.  Revise if custom finish is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF4B58E" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="431FAA66" w14:textId="4A7342F1" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mill Finish:  AA-M10 (Mechanical Finish:  as fabricated, unspecified).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72E5BA09" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Mill Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="00390D87" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-M10 (Mechanical Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fabricated, unspecified).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D8EC2A" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Select clear or color anodic finish and class from subparagraphs below.  Class II is standard finish with many manufacturers.  Class I is thicker; verify availability before specifying.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721EE6F9" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="0CE8CA52" w14:textId="382A4388" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Class II, Clear Anodic Finish:  AA-M12C22A31 (Mechanical Finish:  </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="23D07B97" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Class II, Clear Anodic Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-M12C22A31 (Mechanical Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: nonspecular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as fabricated; Chemical Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: etched</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, medium matte; Anodic Coating</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Architectural</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Class II, clear coating 0.010 mm or thicker) complying with AAMA 611.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A67511" w14:textId="2BB62D69" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stainless Steel:  ASTM A 666, Type 304 for plates, sheet, and strips.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="102208F4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Stainless Steel</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ASTM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> A 666, Type 304 for plates, sheet, and strips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E5FFBD" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain finish in subparagraph below to suit Project.  Coordinate with Part 2 joint system articles.  Verify availability of finishes with manufacturer before specifying.  Revise if custom finish is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BE3BDB" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4F90EB72" w14:textId="12C7BB55" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Finish:  No.4, directional satin.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="110AF16A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="004C74A3" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.4, directional satin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A562F0" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain two subparagraphs below if directional finishes are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDC3377" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="34D14198" w14:textId="542755CB" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Grind and polish surfaces to produce uniform, directionally textured, polished finish indicated, free of cross scratches.  Run grain with long dimension of each piece.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79AF52C4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Grind and polish surfaces to produce uniform, directionally textured, polished finish indicated, free of cross scratches</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Run grain with long dimension of each piece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACE24BB" w14:textId="6D6B9DC8" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>When polishing is completed, passivate and rinse surfaces.  Remove embedded foreign matter and leave surfaces chemically clean.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="560710D4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>When polishing is completed, passivate and rinse surfaces</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Remove embedded foreign matter and leave surfaces chemically clean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316402D6" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In first two paragraphs below, the term "brass" refers to copper alloys that have a brassy-yellow color, and the term "bronze" refers to alloys that are darker in color, similar to "architectural bronze"; none are true tin-bronzes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E1F204" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="64CD8A9B" w14:textId="75BF7280" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Elastomeric Seals:  Preformed elastomeric membranes or extrusions to be installed in metal frames.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="640E53C6" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Elastomeric Seals</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Preformed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elastomeric membranes or extrusions to be installed in metal frames.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4B455C" w14:textId="13CE12A9" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Compression Seals:  ASTM D2000; preformed rectangular elastomeric extrusions having internal baffle system and designed to function under compression.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14B0C858" w14:textId="109996F0" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Compression Seals</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ASTM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> D2000; preformed rectangular elastomeric extrusions having internal baffle system and designed to function under compression.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB0A73A" w14:textId="3B51A8AD" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fire Barriers:  Any material or material combination, when fire tested after cycling, designated to resist the passage of flame and hot gases through a movement joint and to meet performance criteria for required rating period.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5D02A3A5" w14:textId="2AB82D47" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="0073556A" w:rsidP="003A636B">
+        <w:t>Fire Barriers</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material or material combination, when fire tested after cycling, designated to resist the passage of flame and hot gases through a movement joint and to meet performance criteria for required rating period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0C1684" w14:textId="6BCEFE3D" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vapor</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="494CDC50" w14:textId="70415019" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Vapor Barrier</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-ply laminate reinforced Polyethylene. ASTM F-1745-97. 3” tensile strength – 275 lbs., ASTM-882, Puncture Strength – 72 lbs., ASTM-4833, PPT Resistance – 45 lbs., ASTM -2582.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC89381" w14:textId="334FF1B4" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Accessories:  Manufacturer's standard anchors, clips, fasteners, set screws, spacers, and other accessories compatible with material in contact, as indicated or required for complete installations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14AAB2BD" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Accessories</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Manufacturer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standard anchors, clips, fasteners, set screws, spacers, and other accessories compatible with material in contact, as indicated or required for complete installations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF95A1" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24ACCE11" w14:textId="20AB5997" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="47AC0C31" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Architectural Joint Systems, General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146A3653" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="2E5C9150" w14:textId="7FEC84F7" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>General:  Provide architectural joint systems of design, basic profile, materials, and operation indicated.  Provide units with capability to accommodate variations in adjacent surfaces.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49B2C0F4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>General</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> architectural joint systems of design, basic profile, materials, and operation indicated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide units with capability to accommodate variations in adjacent surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303F77EA" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Design architectural joint systems for the following size and movement characteristics:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A13052" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="0DE81B49" w14:textId="70603B50" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nominal Joint Width:  </w:t>
+        <w:t>Nominal Joint Width</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: [</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67C7B844" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6B79BE" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain first two subparagraphs below, or delete both and retain third subparagraph.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F4F9EB" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="622A26AB" w14:textId="74212685" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maximum Joint Width:  </w:t>
+        <w:t>Maximum Joint Width</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: [</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="182497D2" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061A5441" w14:textId="5918BC4D" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minimum Joint Width:  </w:t>
+        <w:t>Minimum Joint Width</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: [</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EE1190C" w14:textId="6898C6B3" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>As indicated on Drawings] [As scheduled] &lt;Insert width&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1EE4D5" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lateral Shear Movement Capability: </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[As indicated on Drawings] [As scheduled] &lt;Insert movement capability&gt;.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480BC0DB" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="2B3D8118" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C8ABF52" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="718E34A8" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one option in subparagraph below.  Thermal joint systems move in two directions to accommodate seasonal temperature fluctuations.  Seismic joint systems move in multiple directions to accommodate earthquake events.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DA7E16" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7787010C" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Refer to the tables for architectural joint systems at the end of the Evaluations for a list of manufacturers' products.  Use these tables in combination with manufacturers' catalog or product data to insert series, type, model, and designations of other characteristics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1623EEE8" w14:textId="70E4D277" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1140187B" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Architectural Joint Systems for Building </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="7B90F6BF" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Architectural Joint Systems for Building Exteriors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F7E88B" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>See Editing Instruction No. 1 in the Evaluations for cautions about naming manufacturers and products.  Retain one of three paragraphs and list of manufacturers below.  See Division 01 Section "Product Requirements."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0356EDA2" w14:textId="289FB5D6" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5BA10FBC" w14:textId="116C7CA3" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="002A3FE5" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075254D">
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Construction Specialties</w:t>
+      </w:r>
+      <w:r w:rsidR="00622331" w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall manufacture expansion joint cover assemblies specified herein and indicated on the drawings. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075254D">
+      <w:r w:rsidR="00622331" w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Other manufacturers may be accepted as substitutions only if the manufacturer can demonstrate product compliance with the requirements of the contract documents.  Substitution requests must be reviewed prior to bid and must include the following information:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38E71739" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Other manufacturers may be accepted as substitutions only if the manufacturer can demonstrate product compliance with the requirements of the contract documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00622331" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Substitution requests must be reviewed prior to bid and must include the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE58712" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1472C877" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1C7BAD56" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASTM- E1399 test reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12814025" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4FB57004" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mock-ups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038686CA" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7E9736FF" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reference list of projects with similar products as those specified herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEDA176" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="0A25C3E9" w14:textId="44D82B91" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample of written </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5-year</w:t>
+      </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> warranty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695820E7" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="65D96B14" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain paragraphs and subparagraphs remaining in this Article if Project contains only one type and size of architectural joint system for each location.  For projects with multiple joint systems, consider providing a schedule, or distinguish between systems by giving each a number designation, such as "AJS-1" and "AJS-2," and creating an additional set of requirements and products for each variation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F3337A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="60EDC943" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if gutter is not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310ACF4D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1D4EF7DE" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BF79BE" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7987C208" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if gutter is not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03810C05" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="682BAA8F" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Joint Systems for Plaza Decks: </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B6BBD1" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6E3B2150" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if no basis-of-design product or if basis-of-design product is indicated on Drawings or scheduled elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654FE38A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6D79F372" w14:textId="03C0B131" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basis-of-Design Product: Construction Specialties, Inc. model  </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="44D92230" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t xml:space="preserve">Basis-of-Design Product: Construction Specialties, Inc. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3FE5" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>model PDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7D4024" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two "Type" subparagraphs and associated subparagraphs below.  See Evaluations for discussion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59016B58" w14:textId="7DB56684" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="32129C4A" w14:textId="7F24C5E4" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type:  </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="267FFBFE" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Type</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Retention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F029C6D" w14:textId="71945D32" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Exposed Metal:  Stainless Steel.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F2FDC4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Exposed Metal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Stainless</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7237B765" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of three "Finish" subparagraphs and associated subparagraphs below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FE0E6A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5E838790" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finishes in subparagraph below are for aluminum only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677BB38D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="76F49279" w14:textId="16274A4F" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Finish:  No. 2B.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FA4072A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 2B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA43321" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two subparagraphs below for color anodic or high-performance organic finishes.  First lists standard anodic colors.  Second is for premium or custom anodic colors or high-performance organic finish.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B37FB2" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="794A4689" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type: Strip seal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B36944C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3180F5E6" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seal materials in subparagraph below vary according to manufacturer.  Verify availability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E41022" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3B664369" w14:textId="0C8F0513" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primary seal Material:  </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="634BD119" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Primary seal Material: Santoprene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D34D83A" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neoprene in subparagraph above is available in black only; other seal materials are available in colors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1A9BC" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4F58150B" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Color: Black.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF98297" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="012C1706" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wing seal Material: PVC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6113A6E8" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="137BF45C" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Color: Black</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F6FA22" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="155A2339" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinate attachment method in subparagraph below with Part 3 installation requirements.  If retaining second option, verify that Division 03 concrete Section is referenced in Part 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E6BAC0" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3E0610B8" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment Method: Mechanical anchors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08972DC5" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="09BC3E39" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC3A620" w14:textId="193FDE19" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="15ABC48F" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4238163C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="79A07019" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC8DF03" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1AF95A3B" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if gutter is not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B203135" w14:textId="012B958B" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6B0759AE" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finishes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0CA428" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="140856A9" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comply with NAAMM's "Metal Finishes Manual for Architectural and Metal Products" for recommendations for applying and designating finishes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79026D91" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1EF13AFB" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Protect mechanical finishes on exposed surfaces from damage by applying a strippable, temporary protective covering before shipping.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D32481D" w14:textId="0014B843" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="277081C2" w14:textId="34D7E1CE" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Appearance of Finished Work:  Noticeable variations in same piece are not acceptable.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35ED8FC0" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Appearance of Finished Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Noticeable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variations in same piece are not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222EA966" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0564DD" w14:textId="0E5B211D" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="73257130" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PRT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Execution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FB5485" w14:textId="22F954E3" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7E74350C" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Examination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE62AD0" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4B23FBE1" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Examine surfaces and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Examine surfaces and blockouts</w:t>
+      </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>where architectural joint systems will be installed for installation tolerances and other conditions affecting performance of work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0545C0" w14:textId="523A44A2" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3E82BD95" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proceed with installation only after unsatisfactory conditions have been corrected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2067CF39" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="38AFC49C" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3851CEF0" w14:textId="7E6EC043" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="4A167973" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357C8E27" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5B3E1661" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prepare substrates according to architectural joint system manufacturer's written instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06663428" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="77ED6CC3" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Repair concrete slabs and </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="19EB88AC" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Repair concrete slabs and blockouts using manufacturer's recommended repair grout of compressive strength adequate for anticipated structural loadings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7279C3" w14:textId="3A548F3C" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Coordinate and furnish anchorages, setting drawings, and instructions for installing joint systems.  Provide fasteners of metal, type, and size to suit type of construction indicated and to provide for secure attachment of joint systems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BE6F36A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="002A5196">
+        <w:t>Coordinate and furnish anchorages, setting drawings, and instructions for installing joint systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide fasteners of metal, type, and size to suit type of construction indicated and to provide for secure attachment of joint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B610AC" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete paragraph below if no cast-in frames.  Coordinate with products in Part 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558EF59F" w14:textId="4721A243" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="002A5196">
+    <w:p w14:paraId="17AA605E" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Installation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6871B485" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7E3FAD5E" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comply with manufacturer's written instructions for storing, handling, and installing architectural joint assemblies and materials unless more stringent requirements are indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D273166" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6BEAEA54" w14:textId="321B205F" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Metal Frames:  Perform cutting, drilling, and fitting required to install joint systems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="139F0327" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Metal Frames</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Perform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cutting, drilling, and fitting required to install joint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2C8A09" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Install in true alignment and proper relationship to joints and adjoining finished surfaces measured from established lines and levels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5648B4A0" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7DB835EF" w14:textId="185D9EC4" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Adjust for differences between actual structural gap and nominal design gap due to ambient temperature at time of installation.  Notify Architect where discrepancies occur that will affect proper joint installation and performance.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E464693" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Adjust for differences between actual structural gap and nominal design gap due to ambient temperature at time of installation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notify Architect where discrepancies occur that will affect proper joint installation and performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFA1AA5" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cut and fit ends to accommodate thermal expansion and contraction of metal without buckling of frames.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290E572F" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7BDCF97D" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Locate in continuous contact with adjacent surfaces.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2633817D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="675C3089" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one or both of first two subparagraphs below to suit Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FB62F7" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="56BEE8FC" w14:textId="32F41C7A" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Standard-Duty Systems:  Shim to level where required.  Support underside of frames continuously to prevent vertical deflection when in service.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67106D4D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Standard-Duty Systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Shim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to level where required</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support underside of frames continuously to prevent vertical deflection when in service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FCF6FE" w14:textId="32798FEE" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heavy-Duty Systems:  Repair or grout </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="7C3E1F6D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Heavy-Duty Systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Repair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or grout blockout as required for continuous frame support and to bring frame to proper level</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shimming is not allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279C5A3F" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Locate anchors at interval recommended by manufacturer, but not less than </w:t>
+        <w:t xml:space="preserve">Locate anchors at interval recommended by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manufacturer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but not less than </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rStyle w:val="IP"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3 inches</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rStyle w:val="SI"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">from each end and not more than </w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rStyle w:val="IP"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>24 inches</w:t>
       </w:r>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rStyle w:val="SI"/>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o.c.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="76488D7C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    </w:p>
+    <w:p w14:paraId="343EF2FC" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete paragraph and subparagraphs below if not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5868B5AC" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6DFC8E0D" w14:textId="264B602D" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Seals in Metal Frames:  Install elastomeric seals and membranes in frames to comply with manufacturer's written instructions.  Install with minimum number of end joints.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="440E696A" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Seals in Metal Frames</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Install</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elastomeric seals and membranes in frames to comply with manufacturer's written instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00757DFE" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Install with minimum number of end joints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE28721" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide in continuous lengths for straight sections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EEF0DB" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6966C0F2" w14:textId="1F068E60" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Seal transitions according to manufacturer's written instructions.  Vulcanize or heat-weld field-spliced joints as recommended by manufacturer.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="249AEA3C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Seal transitions according to manufacturer's written instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vulcanize or heat-weld field-spliced joints as recommended by manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2604FA74" w14:textId="795C6122" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Installation:  Mechanically lock seals into frames or adhere to frames with adhesive or pressure-sensitive tape as recommended by manufacturer.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6618D031" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Installation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Mechanically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lock seals into frames or adhere to frames with adhesive or pressure-sensitive tape as recommended by manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2808F541" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain paragraph below for compression seals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F7E42E" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="7AB59288" w14:textId="7AAF4E3F" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Compression Seals:  Apply adhesive or lubricant adhesive as recommended by manufacturer before installing compression seals.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20F9A6A2" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Compression Seals</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adhesive or lubricant adhesive as recommended by manufacturer before installing compression seals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C35608" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain paragraph below for foam seals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247A5A3D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3AC836AA" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain first paragraph below for epoxy-bonded seals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E49148" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="2DE5F5B8" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Terminate exposed ends of joint assemblies with field- or factory-fabricated termination devices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA636B2" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="6A106524" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Delete first paragraph and subparagraph below if no fire-resistance-rated assemblies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368D25B4" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="1204F2FE" w14:textId="3791020A" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fire-Resistance-Rated Assemblies:  Coordinate installation of architectural joint assembly materials and associated work so complete assemblies comply with assembly performance requirements.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FEC3877" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Fire-Resistance-Rated Assemblies</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Coordinate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> installation of architectural joint assembly materials and associated work so complete assemblies comply with assembly performance requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EAB6BD" w14:textId="3C9B093E" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fire Barriers:  Install fire barriers to provide continuous, uninterrupted fire resistance throughout length of joint, including transitions and field splices.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="043F116A" w14:textId="71E4F7E6" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="002A5196" w:rsidP="003A636B">
+        <w:t>Fire Barriers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Install</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fire barriers to provide continuous, uninterrupted fire resistance throughout length of joint, including transitions and field splices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617160E7" w14:textId="7E97BE0C" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vaper</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="028BBD5E" w14:textId="627E508E" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="002A5196">
+        <w:t>Vaper Barrier</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2277B" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vapor barrier at exterior joints and where called for on Drawings</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide drainage fittings where indicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559F5B81" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EC78EB" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="5D8638AE" w14:textId="791FAA34" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Do not remove protective covering until finish work in adjacent areas is complete.  When protective covering is removed, clean exposed metal surfaces to comply with manufacturer's written instructions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BE7AAF0" w14:textId="22E54E33" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Do not remove protective covering until finish work in adjacent areas is complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>When protective covering is removed, clean exposed metal surfaces to comply with manufacturer's written instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01395CBB" w14:textId="5D2FEE38" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Protect the installation from damage by work of other Sections.  Where necessary due to heavy construction traffic, remove and properly store cover plates or seals and install temporary protection over joints.  Reinstall cover plates or seals prior to Substantial Completion of the Work.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51F5C29C" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="0075254D" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+        <w:t>Protect the installation from damage by work of other Sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Where necessary due to heavy construction traffic, remove and properly store cover plates or seals and install temporary protection over joints</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7452F" w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reinstall cover plates or seals prior to Substantial Completion of the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A72C88" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="0075254D" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21958252" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="002A5196" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="78641287" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="002A5196" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075254D">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>END OF SECTION 07 95 00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB5420D" w14:textId="77777777" w:rsidR="003A636B" w:rsidRPr="002A5196" w:rsidRDefault="003A636B" w:rsidP="003A636B">
+    <w:p w14:paraId="3227C86E" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="002A5196" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6829CAB0" w14:textId="77777777" w:rsidR="000D5649" w:rsidRPr="002A5196" w:rsidRDefault="000D5649" w:rsidP="00E95DB3">
+    <w:p w14:paraId="3B40FE1A" w14:textId="77777777" w:rsidR="00622331" w:rsidRPr="002A5196" w:rsidRDefault="00622331" w:rsidP="00622331">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000D5649" w:rsidRPr="002A5196" w:rsidSect="00C56A0E">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2BDA1B46" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sabon LT Pro"/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E15251" w:rsidSect="00C56A0E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5880E210" w14:textId="77777777" w:rsidR="00530054" w:rsidRDefault="00530054">
+    <w:p w14:paraId="3D6B5D73" w14:textId="77777777" w:rsidR="001576BB" w:rsidRDefault="001576BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75FE02DD" w14:textId="77777777" w:rsidR="00530054" w:rsidRDefault="00530054">
+    <w:p w14:paraId="4945462D" w14:textId="77777777" w:rsidR="001576BB" w:rsidRDefault="001576BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
-    <w:panose1 w:val="020B0403030403020204"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
-    <w:panose1 w:val="020B0603030403020204"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Sabon LT Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Myriad Pro Light">
-    <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="206743BE" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="214C2A3C" w14:textId="5F7C488C" w:rsidR="002C056E" w:rsidRDefault="002F2421">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F294CBD" wp14:editId="2E71CF05">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A1532DA" wp14:editId="4D7D03F5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3238500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9344025</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="838200" cy="288290"/>
+              <wp:effectExtent l="0" t="0" r="0" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="838200" cy="288290"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="06653D53" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63">
+                          <w:pPr>
+                            <w:spacing w:line="208" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>c-sgroup.com</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="74EE50BF" w14:textId="77777777" w:rsidR="002736A6" w:rsidRPr="00A42138" w:rsidRDefault="002736A6" w:rsidP="002736A6">
+                          <w:pPr>
+                            <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
+                            <w:ind w:left="44"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>800.233.8493</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5A1532DA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:255pt;margin-top:735.75pt;width:66pt;height:22.7pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1cxxCyQEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SLhELUdAWsFiEt&#10;F2mXD3Acu7FIPGbGbVK+nrHTdGH3DfFiTcYzx+ecmWyvp6EXR4PkwNfyarWWwngNrfP7Wn5/uH1V&#10;SkFR+Vb14E0tT4bk9e7li+0YKrOBDvrWoGAQT9UYatnFGKqiIN2ZQdEKgvF8aQEHFfkT90WLamT0&#10;oS826/WbYgRsA4I2RJy9mS/lLuNba3T8ai2ZKPpaMreYT8xnk85it1XVHlXonD7TUP/AYlDO86MX&#10;qBsVlTigewY1OI1AYONKw1CAtU6brIHVXK2fqLnvVDBZC5tD4WIT/T9Y/eV4H76hiNN7mHiAWQSF&#10;O9A/iL0pxkDVuSZ5ShWl6mb8DC1PUx0i5I7J4pDksyDBMOz06eKumaLQnCxflzwxKTRfbcpy8za7&#10;X6hqaQ5I8aOBQaSglsjDy+DqeEcxkVHVUpLe8nDr+j4PsPd/JbgwZTL5xHdmHqdmEq5NIrkpaWmg&#10;PbEahHkteI056AB/STHyStSSfh4UGin6T549T/uzBLgEzRIor7m1llGKOfwQ5z07BHT7jpFncz28&#10;Y9esy4oeWZzp8piz0PNKpj368ztXPf44u98AAAD//wMAUEsDBBQABgAIAAAAIQCeHaK94gAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOoSSHEqVBRxQFxaAGJ4zY2cURs&#10;R7abun/PcirHnRnNvmnWyYxsVj4MzgrIFxkwZTsnB9sL+Hjf3t0DCxGtxNFZJeCsAqzb66sGa+lO&#10;dqfmfewZldhQowAd41RzHjqtDIaFm5Ql79t5g5FO33Pp8UTlZuRFllXc4GDpg8ZJbbTqfvZHI+Bz&#10;M21f05fGt7mUL8/Fanf2XRLi9iY9PQKLKsVLGP7wCR1aYjq4o5WBjQLKPKMtkYzlKi+BUaRaFiQd&#10;SCrz6gF42/D/K9pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADVzHELJAQAAgAMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ4dor3iAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAAIwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:path arrowok="t"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="06653D53" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63">
+                    <w:pPr>
+                      <w:spacing w:line="208" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>c-sgroup.com</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="74EE50BF" w14:textId="77777777" w:rsidR="002736A6" w:rsidRPr="00A42138" w:rsidRDefault="002736A6" w:rsidP="002736A6">
+                    <w:pPr>
+                      <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
+                      <w:ind w:left="44"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>800.233.8493</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A42138">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25E55850" wp14:editId="500DB45B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2785563" cy="502920"/>
                       </a:xfrm>
@@ -3951,854 +4819,357 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0392B075" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                        <w:p w14:paraId="0814897F" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
                             <w:ind w:left="801"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Questions? Connect with a CS</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Representative.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="2D882B02" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                        <w:p w14:paraId="16EB7740" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:ind w:left="1230"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>c-sgroup.com/representative-locator</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5BE6AF89" w14:textId="011A4646" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                        <w:p w14:paraId="624A88DF" w14:textId="3DF8064A" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">© Copyright </w:t>
                           </w:r>
                           <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>202</w:t>
-[...8 lines deleted...]
-                            <w:t>6</w:t>
+                            <w:t>2020</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Construction Specialties, Inc.  </w:t>
+                            <w:t xml:space="preserve"> Construction Specialties, </w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-                          <w:r w:rsidRPr="00A42138">
+                          <w:r w:rsidR="00E15251" w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">|  </w:t>
-[...152 lines deleted...]
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:t xml:space="preserve">Inc. </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3F294CBD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:344pt;margin-top:735.85pt;width:219.35pt;height:39.6pt;z-index:-251662336;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBVzoNCygEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SDuixR0xWwWoS0&#13;&#10;XKSFD3Acu7FIPNaM26R8PWOn6XJ5Q7xYE3t8fM6Zk+3tNPTiaJAc+FperdZSGK+hdX5fy29f71/c&#13;&#10;SEFR+Vb14E0tT4bk7e75s+0YKlNCB31rUDCIp2oMtexiDFVRkO7MoGgFwXg+tICDivyJ+6JFNTL6&#13;&#10;0Bflen1djIBtQNCGiHfv5kO5y/jWGh0/W0smir6WzC3mFfPapLXYbVW1RxU6p8801D+wGJTz/OgF&#13;&#10;6k5FJQ7o/oIanEYgsHGlYSjAWqdN1sBqrtZ/qHnsVDBZC5tD4WIT/T9Y/en4GL6giNNbmHiAWQSF&#13;&#10;B9Dfib0pxkDVuSd5ShWl7mb8CC1PUx0i5BuTxSHJZ0GCYdjp08VdM0WhebN8dbPZXL+UQvPZZl2+&#13;&#10;LrP9haqW2wEpvjcwiFTUEnl6GV0dHygmNqpaWtJjHu5d3+cJ9v63DW5MO5l9IjxTj1MzCdcykzT2&#13;&#10;JKaB9sRyEOZccI656AB/SDFyJmrpObRS9B88W57isxS4FM1SKK/5Yi2jFHP5Ls4xOwR0+45xZ289&#13;&#10;vGHTrMt6njicyfKUs8xzIlOMfv3OXU//ze4nAAAA//8DAFBLAwQUAAYACAAAACEAB0vuw+QAAAAT&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9m/gfNmPizS5UC5SyNI2Gc2uLSY9bdgWUnSXs&#13;&#10;FvDfOz3pZfImb+Z9ZNvZdGzUg2stCggXATCNlVUt1gLKU/GUAHNeopKdRS3gRzvY5vd3mUyVnfBd&#13;&#10;j0dfMxJBl0oBjfd9yrmrGm2kW9heI3GfdjDS0zrUXA1yInHT8WUQRNzIFsmhkb1+bXT1fbwaAfvn&#13;&#10;WJ7K4jB8Bfv2jLtx+ijKgxCPD/PbhsZuA8zr2f99wK0D5Yecgl3sFZVjnYAoSaiQJ+IlDmNgt5Nw&#13;&#10;GRG6EFqtgjXwPOP/u+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFXOg0LKAQAAfwMA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAdL7sPkAAAA&#13;&#10;EwEAAA8AAAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#13;&#10;AAA=&#13;&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="25E55850" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:344pt;margin-top:735.85pt;width:219.35pt;height:39.6pt;z-index:-251657728;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVzoNCygEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SDuixR0xWwWoS0&#10;XKSFD3Acu7FIPNaM26R8PWOn6XJ5Q7xYE3t8fM6Zk+3tNPTiaJAc+FperdZSGK+hdX5fy29f71/c&#10;SEFR+Vb14E0tT4bk7e75s+0YKlNCB31rUDCIp2oMtexiDFVRkO7MoGgFwXg+tICDivyJ+6JFNTL6&#10;0Bflen1djIBtQNCGiHfv5kO5y/jWGh0/W0smir6WzC3mFfPapLXYbVW1RxU6p8801D+wGJTz/OgF&#10;6k5FJQ7o/oIanEYgsHGlYSjAWqdN1sBqrtZ/qHnsVDBZC5tD4WIT/T9Y/en4GL6giNNbmHiAWQSF&#10;B9Dfib0pxkDVuSd5ShWl7mb8CC1PUx0i5BuTxSHJZ0GCYdjp08VdM0WhebN8dbPZXL+UQvPZZl2+&#10;LrP9haqW2wEpvjcwiFTUEnl6GV0dHygmNqpaWtJjHu5d3+cJ9v63DW5MO5l9IjxTj1MzCdcykzT2&#10;JKaB9sRyEOZccI656AB/SDFyJmrpObRS9B88W57isxS4FM1SKK/5Yi2jFHP5Ls4xOwR0+45xZ289&#10;vGHTrMt6njicyfKUs8xzIlOMfv3OXU//ze4nAAAA//8DAFBLAwQUAAYACAAAACEASBFHxOEAAAAO&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQpMQ4lQVUs4tbZA4urFJAvE6&#10;it0k/D3bE9xmNaPZN/l2sT2bzOg7hxKilQBmsHa6w0ZCdSofUmA+KNSqd2gk/BgP2+L2JleZdjO+&#10;mekYGkYl6DMloQ1hyDj3dWus8is3GCTv041WBTrHhutRzVRue74WIuZWdUgfWjWY19bU38eLlbB/&#10;TNSpKg/jl9h3H7ib5veyOkh5f7fsXoAFs4S/MFzxCR0KYjq7C2rPeglxmtKWQMZTEiXArpFoHZM6&#10;k9psxDPwIuf/ZxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFXOg0LKAQAAfwMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEgRR8ThAAAADgEA&#10;AA8AAAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0392B075" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                  <w:p w14:paraId="0814897F" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="801"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Questions? Connect with a CS</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Representative.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="2D882B02" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                  <w:p w14:paraId="16EB7740" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="1230"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>c-sgroup.com/representative-locator</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5BE6AF89" w14:textId="011A4646" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                  <w:p w14:paraId="624A88DF" w14:textId="3DF8064A" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">© Copyright </w:t>
                     </w:r>
                     <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>202</w:t>
-[...8 lines deleted...]
-                      <w:t>6</w:t>
+                      <w:t>2020</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Construction Specialties, Inc.  </w:t>
+                      <w:t xml:space="preserve"> Construction Specialties, </w:t>
                     </w:r>
-                    <w:proofErr w:type="gramStart"/>
-                    <w:r w:rsidRPr="00A42138">
+                    <w:r w:rsidR="00E15251" w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">|  </w:t>
-[...319 lines deleted...]
-                      <w:t>800.233.8493</w:t>
+                      <w:t xml:space="preserve">Inc. </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00947B63">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="037967BF" wp14:editId="638DB04C">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E421724" wp14:editId="74C193A4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>706029</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9344104</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1882744" cy="273266"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="image1.jpeg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="image1.jpeg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1882744" cy="273266"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00AD1C42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DB1505D" wp14:editId="2664EA2F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304A6B6C" wp14:editId="4149F65C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>685800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9230360</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6400800" cy="0"/>
               <wp:effectExtent l="0" t="12700" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Line 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6400800" cy="0"/>
                       </a:xfrm>
@@ -4816,470 +5187,326 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="15B72FC4" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
+            <v:line w14:anchorId="55C9165C" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsKmIMsAEAAEwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfoPwi61zMxWtcYeJxD7PSS&#10;tgaSfgAtaTxCNaJAyh777yvJS7dbkIsgLnrke6QW98fBiYMhtuhbeTeppTBeobZ+18ofL48f5lJw&#10;BK/BoTetPBmW98v37xZjaMwUe3TakEggnpsxtLKPMTRVxao3A/AEg/Ep2CENEJNJu0oTjAl9cNW0&#10;rmfViKQDoTLMybs6B+Wy4HedUfF717GJwrUy9RbLSeXc5rNaLqDZEYTeqksb8IouBrA+Fb1BrSCC&#10;2JP9D2qwipCxixOFQ4VdZ5UpHBKbu/ofNs89BFO4JHE43GTit4NV3w4PfkO5dXX0z+EJ1U9OolRj&#10;4OYWzAaHDYnt+BV1GiPsIxa+x46G/DgxEcci6+kmqzlGoZJz9rGu53VSX11jFTTXh4E4fjE4iHxp&#10;pbM+M4YGDk8ccyPQXFOy2+Ojda5MzXkxtnL6KaGXF4zO6hzNeUy77YMjcYA0+PVs/Xk9z7NOaH+l&#10;ZegVcH/OK6HzShDuvS5legN6fblHsO58T0DOX2TKyuSF42aL+rShXCdbaWSl4mW98k78aZes359g&#10;+QsAAP//AwBQSwMEFAAGAAgAAAAhAM+YQOvcAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01P&#10;g0AQvZv4HzZj4sXYBa2kRZbGmHjVWI1ep+wIKDtL2C2Ff+/0YOpt3kfevFdsJtepkYbQejaQLhJQ&#10;xJW3LdcG3t+erlegQkS22HkmAzMF2JTnZwXm1h/4lcZtrJWEcMjRQBNjn2sdqoYchoXviUX78oPD&#10;KHCotR3wIOGu0zdJkmmHLcuHBnt6bKj62e6dAVx+VmtcZ1onz/P03fqXj/lqNObyYnq4BxVpiicz&#10;HOtLdSil087v2QbVCU5WsiXKsby7zUAdLWmaCbf743RZ6P8zyl8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEArCpiDLABAABMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAz5hA69wAAAAOAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5051A7BF" w14:textId="77777777" w:rsidR="00530054" w:rsidRDefault="00530054">
+    <w:p w14:paraId="31B09CFE" w14:textId="77777777" w:rsidR="001576BB" w:rsidRDefault="001576BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A2ECB0" w14:textId="77777777" w:rsidR="00530054" w:rsidRDefault="00530054">
+    <w:p w14:paraId="533749D5" w14:textId="77777777" w:rsidR="001576BB" w:rsidRDefault="001576BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77412835" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00044E78">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00DF9B7D" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4290"/>
+        <w:tab w:val="left" w:pos="9373"/>
+      </w:tabs>
+      <w:spacing w:before="74"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00044E78">
+  </w:p>
+  <w:p w14:paraId="1D5CCB4D" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4290"/>
+        <w:tab w:val="left" w:pos="9373"/>
+      </w:tabs>
+      <w:spacing w:before="74"/>
       <w:rPr>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0BF007FE" w14:textId="6C564038" w:rsidR="00E15251" w:rsidRDefault="00E15251" w:rsidP="00E15251">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4290"/>
+        <w:tab w:val="left" w:pos="9373"/>
+      </w:tabs>
+      <w:spacing w:before="74"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro Light"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006B2881">
+      <w:rPr>
+        <w:b/>
         <w:noProof/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7FC68C" wp14:editId="09F0C433">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="126F510A" wp14:editId="38CCE58B">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>8255</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5947410</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>38735</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="1045210"/>
+              <wp:extent cx="678815" cy="271780"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-              <wp:docPr id="27" name="Group 6"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                    <wpg:grpSpPr bwMode="auto">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="1045210"/>
-[...1 lines deleted...]
-                        <a:chExt cx="12240" cy="1646"/>
+                        <a:ext cx="678815" cy="271780"/>
                       </a:xfrm>
-                    </wpg:grpSpPr>
-[...36 lines deleted...]
-                        </a:prstGeom>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
                         <a:noFill/>
-                        <a:ln w="19050">
-[...10 lines deleted...]
-                  </wpg:wgp>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2412D0C3" w14:textId="3A1766D4" w:rsidR="00E15251" w:rsidRPr="006B2881" w:rsidRDefault="001E1AE6" w:rsidP="00E15251">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>08/10</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E15251">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>/202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="006C3A46">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="23F4F80B" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:.65pt;margin-top:0;width:612pt;height:82.3pt;z-index:-251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="12240,1646" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5lqpFwQIAAOEGAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu3CAQfa/Uf0C8N75kL1kr3ihKtlGl&#10;tI2a9gNYjG1UDBTY9aZf3wG8u07SplIq9cUC5sLMOWfw+cWuE2jLjOVKljg7STFikqqKy6bE376+&#10;f3eGkXVEVkQoyUr8wCy+WL59c97rguWqVaJiBkESaYtel7h1ThdJYmnLOmJPlGYSjLUyHXGwNU1S&#10;GdJD9k4keZrOkl6ZShtFmbVweh2NeBny1zWj7nNdW+aQKDHU5sLXhO/af5PlOSkaQ3TL6VAGeUUV&#10;HeESLj2kuiaOoI3hz1J1nBplVe1OqOoSVdecstADdJOlT7q5MWqjQy9N0Tf6ABNA+wSnV6eln7Z3&#10;BvGqxPkcI0k64Chci2Yem143BbjcGH2v70xsEJa3in63YE6e2v2+ic5o3X9UFaQjG6cCNrvadD4F&#10;dI12gYKHAwVs5xCFw/l8nk9SYIqCLUsn0zwbSKItMPksjrarITLLIXCIm01C9Qkp4p2hzqEu3xRo&#10;zR7htP8G531LNAssWY/VHk4QfoTzC4iQyEYwNI+QBrc9nnYM5sjii7SA+etgfAkMUmhj3Q1THfKL&#10;EhsoMBBEtrfWeVqPLp4vqwSv3nMhwsY06yth0JbARK2mq9lq6ruCkEduQnpnqXxYNPsT4CF2FUlY&#10;q+oBOjQqjiU8I7BolfmJUQ8jWWL7Y0MMw0h8kEDSIpt4hl3YTKbzHDZmbFmPLURSSFVih1FcXrk4&#10;9xtteNPCTVloWqpLEGjNQ+O+vljVUCzo5H8JZrEXzC2XDJ2NtHIl4+zRnXw0e0Eu0bgH9q9yydL5&#10;FCMYrsVZII4U+9E7zRZg8XMXJu4wPEcxDHoRUN9LejmwTgohUQ9AL9JpGiIeacSOpXSd56f55e+k&#10;BI+grEBDpGgZqVbD2hEu4hoK/aO2vPQ8NIHG8ArAOxrUOrz5/qEe74P/8c+0/AUAAP//AwBQSwME&#10;FAAGAAgAAAAhAJnYdfDfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMT01rwzAMvQ/2H4wGu61O&#10;0jWMNE4p3cepDNYOxm5urCahsRxiN0n//dTTehF6POl95KvJtmLA3jeOFMSzCARS6UxDlYLv/fvT&#10;CwgfNBndOkIFF/SwKu7vcp0ZN9IXDrtQCRYhn2kFdQhdJqUva7Taz1yHxNzR9VYHhn0lTa9HFret&#10;TKIolVY3xA617nBTY3nana2Cj1GP63n8NmxPx83ld7/4/NnGqNTjw/S65LFeggg4hf8PuHbg/FBw&#10;sIM7k/GiZTznQwVc6komyYLxgbf0OQVZ5PK2RPEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAeZaqRcECAADhBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAmdh18N8AAAAMAQAADwAAAAAAAAAAAAAAAAAbBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;">
-[...101 lines deleted...]
-            <v:shapetype w14:anchorId="74A39C1C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="126F510A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:53.25pt;margin-top:31.5pt;width:221.4pt;height:14.5pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtQjh5xQEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQVlypqugJWi5CW&#10;i7TwAY5jNxaJx8y4TcrXM3aaLpc3xIs1mRkfn3NmsruZhl6cDJIDX8tytZbCeA2t84dafv1y92wr&#10;BUXlW9WDN7U8G5I3+6dPdmOozAY66FuDgkE8VWOoZRdjqIqCdGcGRSsIxnPRAg4q8iceihbVyOhD&#10;X2zW65fFCNgGBG2IOHs7F+U+41trdPxkLZko+loyt5hPzGeTzmK/U9UBVeicvtBQ/8BiUM7zo1eo&#10;WxWVOKL7C2pwGoHAxpWGoQBrnTZZA6sp13+oeehUMFkLm0PhahP9P1j98fQQPqOI0xuYeIBZBIV7&#10;0N+IvSnGQNWlJ3lKFaXuZvwALU9THSPkG5PFIclnQYJh2Onz1V0zRaE5udmW5astlzTXyu3z8kW2&#10;v1DVcjsgxXcGBpGCWiJPL6Or0z3FxEZVS0t6zMOd6/s8wd7/luDGlMnsE+GZepyaibuTigbaM+tA&#10;mBeCF5iDDvCHFCMvQy3p+1GhkaJ/79nttDlLgEvQLIHymq/WMkoxh2/jvGHHgO7QMfJsq4fX7Jd1&#10;WcojiwtPHnBWeFnGtEG/fueux19m/xMAAP//AwBQSwMEFAAGAAgAAAAhAHTA6jjeAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTUsjEuJUFYITEiINB45OvE2ixusQu234&#10;e5ZTOY72afZNvpndIE44hd6ThvuFAoHUeNtTq+Gzer17BBGiIWsGT6jhBwNsiuur3GTWn6nE0y62&#10;gksoZEZDF+OYSRmaDp0JCz8i8W3vJ2cix6mVdjJnLneDXCqVSGd64g+dGfG5w+awOzoN2y8qX/rv&#10;9/qj3Jd9VaWK3pKD1rc38/YJRMQ5XmD402d1KNip9keyQQycVbJmVEOy4k0MrB/SFYhaQ7pUIItc&#10;/l9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtQjh5xQEAAHoDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0wOo43gAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:468.3pt;margin-top:3.05pt;width:53.45pt;height:21.4pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHqFD1+AEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mqdu2iptPYGEIa&#10;A2nwA66O01jYPmO7Tcqv5+x0XQVviDxY55z93X3ffV7fDEazg/RBoa15OZlyJq3ARtldzb9/e3i3&#10;4ixEsA1otLLmRxn4zebtm3XvKjnDDnUjPSMQG6re1byL0VVFEUQnDYQJOmkp2aI3EGnrd0XjoSd0&#10;o4vZdHpV9Ogb51HIEOjv/Zjkm4zftlLEL20bZGS65tRbzKvP6zatxWYN1c6D65Q4tQH/0IUBZano&#10;GeoeIrC9V39BGSU8BmzjRKApsG2VkJkDsSmnf7B57sDJzIXECe4sU/h/sOLp8Oy+ehaH9zjQADOJ&#10;4B5R/AjM4l0Hdidvvce+k9BQ4TJJVvQuVKerSepQhQSy7T9jQ0OGfcQMNLTeJFWIJyN0GsDxLLoc&#10;IhP082q5WpULzgSlZstyucpDKaB6uex8iB8lGpaCmnuaaQaHw2OIqRmoXo6kWhYflNZ5rtqyvubX&#10;i9kiX7jIGBXJdlqZmq+m6RuNkDh+sE2+HEHpMaYC2p5IJ54j4zhsBzqYyG+xORJ9j6O96DlQ0KH/&#10;xVlP1qp5+LkHLznTnyxJeF3O58mLeTNfLGe08ZeZ7WUGrCComkfOxvAuZv+OXG9J6lZlGV47OfVK&#10;lsnqnOydPHm5z6deH+HmNwAAAP//AwBQSwMEFAAGAAgAAAAhABZXbGfdAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3TaNmpBNVYG4gigtEjc33iYR8TqK3Sb8Pe4JjqMZ&#10;zbwpNpPtxIUG3zpGmM8UCOLKmZZrhP3Hy8MahA+aje4cE8IPediUtzeFzo0b+Z0uu1CLWMI+1whN&#10;CH0upa8astrPXE8cvZMbrA5RDrU0gx5jue3kQqlUWt1yXGh0T08NVd+7s0U4vJ6+PhP1Vj/bVT+6&#10;SUm2mUS8v5u2jyACTeEvDFf8iA5lZDq6MxsvOoRsmaYxipDOQVx9lSxXII4IyToDWRby/4PyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEeoUPX4AQAAzAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZXbGfdAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;UgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="0878E438" w14:textId="77777777" w:rsidR="00044E78" w:rsidRPr="00D622CA" w:rsidRDefault="001B0AA7" w:rsidP="00044E78">
+                  <w:p w14:paraId="2412D0C3" w14:textId="3A1766D4" w:rsidR="00E15251" w:rsidRPr="006B2881" w:rsidRDefault="001E1AE6" w:rsidP="00E15251">
                     <w:pPr>
-                      <w:spacing w:before="17"/>
-                      <w:ind w:left="20"/>
+                      <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="21"/>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="21"/>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
                       </w:rPr>
-                      <w:t>ARCHITECTURAL</w:t>
+                      <w:t>08/10</w:t>
                     </w:r>
-                    <w:r w:rsidR="00044E78" w:rsidRPr="00D622CA">
+                    <w:r w:rsidR="00E15251">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="21"/>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> PRODUCT SOLUTIONS</w:t>
+                      <w:t>/202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C3A46">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00044E78">
+    <w:r w:rsidR="001E1AE6">
       <w:rPr>
-        <w:noProof/>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...124 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve">ARCHITECTURAL </w:t>
     </w:r>
+    <w:r w:rsidR="002F2421">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">PRODUCT </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>SOLUTIONS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:spacing w:val="15"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008312E4">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="414042"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- SPECIFICATION                                                                                                                                                           </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2F7470C6" w14:textId="77777777" w:rsidR="00E15251" w:rsidRDefault="00E15251">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79427B06"/>
     <w:name w:val="MASTERSPEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PRT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -5508,669 +5735,791 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039B7932"/>
+    <w:nsid w:val="195A43AC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8A20558E"/>
+    <w:tmpl w:val="8DD00AF2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="380" w:hanging="380"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="5"/>
-[...4 lines deleted...]
-        <w:ind w:left="380" w:hanging="380"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...20 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1313616B"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:nsid w:val="2DD74223"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC10B26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...29 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A928EF"/>
+    <w:nsid w:val="33673185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="259E6536"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="EFC059FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2162" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5042" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5762" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6482" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7202" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE801B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FEAC642"/>
+    <w:nsid w:val="348C2D6F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A5649E10"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF933F2"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="D270C504">
+    <w:nsid w:val="45231EBF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D46A6DEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...29 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2D7F65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A44320C"/>
+    <w:nsid w:val="474147F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4058DFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="3.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30671445"/>
-[...183 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B624144"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B4CC630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="734"/>
         </w:tabs>
         <w:ind w:left="734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6245,1044 +6594,832 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5774"/>
         </w:tabs>
         <w:ind w:left="5774" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6494"/>
         </w:tabs>
         <w:ind w:left="6494" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="175430C8"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63F16C7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E5DCCD62"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="15"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524D2148"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3C0E4D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADF2AC14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C9A7732"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="626A149A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB505D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC7AB486"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="53844136"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2162" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5042" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5762" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6482" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7202" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...203 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1897886720">
+  <w:num w:numId="1" w16cid:durableId="2014184886">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1984191522">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="354969115">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="816604164">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="708528357">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="221840579">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="496925529">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1459182204">
+  <w:num w:numId="7" w16cid:durableId="2010906861">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1283150244">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="8" w16cid:durableId="114256067">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="794297460">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="9" w16cid:durableId="1709794728">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="566918783">
+  <w:num w:numId="10" w16cid:durableId="151723303">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2128311672">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="474641645">
+  <w:num w:numId="11" w16cid:durableId="1170217336">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1"/>
-    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="75907444">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="12" w16cid:durableId="1919753178">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1210263027">
-[...23 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="13" w16cid:durableId="2021468198">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="316885481">
-[...23 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="14" w16cid:durableId="2249514">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1030884931">
-[...190 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="266012561">
+  <w:num w:numId="15" w16cid:durableId="266012561">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="9"/>
+  <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B0AA7"/>
+    <w:rsidRoot w:val="0079659E"/>
+    <w:rsid w:val="00016054"/>
     <w:rsid w:val="0001716D"/>
     <w:rsid w:val="00020AF9"/>
-    <w:rsid w:val="00030935"/>
-    <w:rsid w:val="00043C1D"/>
     <w:rsid w:val="00044E78"/>
     <w:rsid w:val="00047809"/>
     <w:rsid w:val="0005661B"/>
-    <w:rsid w:val="00056BFC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000839D2"/>
+    <w:rsid w:val="0007591F"/>
+    <w:rsid w:val="00097A86"/>
     <w:rsid w:val="000A2200"/>
     <w:rsid w:val="000A46F6"/>
-    <w:rsid w:val="000B327A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000E55BC"/>
     <w:rsid w:val="000F110B"/>
-    <w:rsid w:val="000F7CC0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001157B3"/>
+    <w:rsid w:val="00125C79"/>
     <w:rsid w:val="00140292"/>
     <w:rsid w:val="00155D81"/>
-    <w:rsid w:val="0016510F"/>
-    <w:rsid w:val="001770F8"/>
+    <w:rsid w:val="001576BB"/>
     <w:rsid w:val="00177D68"/>
-    <w:rsid w:val="001857F1"/>
     <w:rsid w:val="00193F8D"/>
-    <w:rsid w:val="001B0A80"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001C1AC6"/>
     <w:rsid w:val="001C6F98"/>
-    <w:rsid w:val="001D031D"/>
     <w:rsid w:val="001D2E52"/>
-    <w:rsid w:val="001D3400"/>
     <w:rsid w:val="001E05E6"/>
-    <w:rsid w:val="001E3D9E"/>
-    <w:rsid w:val="001E76EB"/>
+    <w:rsid w:val="001E1AE6"/>
+    <w:rsid w:val="001F6175"/>
     <w:rsid w:val="002000FB"/>
-    <w:rsid w:val="00201E4B"/>
     <w:rsid w:val="00204D21"/>
     <w:rsid w:val="00207696"/>
-    <w:rsid w:val="002119E4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00246FC7"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
-    <w:rsid w:val="00271F56"/>
+    <w:rsid w:val="00272AE5"/>
     <w:rsid w:val="002736A6"/>
-    <w:rsid w:val="00273BFF"/>
     <w:rsid w:val="00287776"/>
-    <w:rsid w:val="002A5196"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B4B5E"/>
+    <w:rsid w:val="002904B1"/>
+    <w:rsid w:val="00292CF2"/>
+    <w:rsid w:val="002A22F6"/>
+    <w:rsid w:val="002A3FE5"/>
     <w:rsid w:val="002C056E"/>
-    <w:rsid w:val="002E1874"/>
-[...17 lines deleted...]
-    <w:rsid w:val="003E4522"/>
+    <w:rsid w:val="002F2421"/>
+    <w:rsid w:val="00390D87"/>
+    <w:rsid w:val="0039135C"/>
+    <w:rsid w:val="003A1566"/>
+    <w:rsid w:val="003A63AD"/>
     <w:rsid w:val="003E6075"/>
-    <w:rsid w:val="00445480"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00467AD7"/>
     <w:rsid w:val="00467C80"/>
-    <w:rsid w:val="00467DA6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C2182"/>
+    <w:rsid w:val="004939E5"/>
     <w:rsid w:val="004C6324"/>
-    <w:rsid w:val="004C753C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005D78DE"/>
+    <w:rsid w:val="004C74A3"/>
+    <w:rsid w:val="005009C0"/>
+    <w:rsid w:val="00523E60"/>
+    <w:rsid w:val="005A1E3F"/>
     <w:rsid w:val="005E21A0"/>
-    <w:rsid w:val="005F3C0A"/>
     <w:rsid w:val="005F6F68"/>
-    <w:rsid w:val="00603778"/>
-[...7 lines deleted...]
-    <w:rsid w:val="006871C3"/>
+    <w:rsid w:val="006214C9"/>
+    <w:rsid w:val="00622331"/>
+    <w:rsid w:val="00666991"/>
+    <w:rsid w:val="00675CF2"/>
     <w:rsid w:val="00697EBF"/>
-    <w:rsid w:val="006A3236"/>
-    <w:rsid w:val="006B0062"/>
+    <w:rsid w:val="006C3A46"/>
     <w:rsid w:val="006D1EF0"/>
-    <w:rsid w:val="006E068B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00702439"/>
     <w:rsid w:val="00730E54"/>
-    <w:rsid w:val="0073556A"/>
     <w:rsid w:val="00750E6B"/>
-    <w:rsid w:val="0075254D"/>
+    <w:rsid w:val="00757DFE"/>
+    <w:rsid w:val="00760E23"/>
     <w:rsid w:val="0078059C"/>
     <w:rsid w:val="007836C4"/>
-    <w:rsid w:val="007849C5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007D57C1"/>
+    <w:rsid w:val="0079659E"/>
+    <w:rsid w:val="007E0C76"/>
     <w:rsid w:val="007E491C"/>
-    <w:rsid w:val="007E711D"/>
-    <w:rsid w:val="007F1DF7"/>
+    <w:rsid w:val="008008D7"/>
     <w:rsid w:val="008114C4"/>
-    <w:rsid w:val="00811D3A"/>
+    <w:rsid w:val="00813F86"/>
     <w:rsid w:val="00814F03"/>
-    <w:rsid w:val="0081674E"/>
-    <w:rsid w:val="00826619"/>
     <w:rsid w:val="008267E5"/>
     <w:rsid w:val="00827235"/>
     <w:rsid w:val="00830B5A"/>
-    <w:rsid w:val="00836CB0"/>
     <w:rsid w:val="00837730"/>
-    <w:rsid w:val="00841E3B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008514EB"/>
     <w:rsid w:val="0085166C"/>
     <w:rsid w:val="00852683"/>
-    <w:rsid w:val="00854A7F"/>
     <w:rsid w:val="00857EBC"/>
-    <w:rsid w:val="00872B41"/>
-    <w:rsid w:val="00882F89"/>
     <w:rsid w:val="008A16D9"/>
-    <w:rsid w:val="008B3969"/>
-    <w:rsid w:val="008B7841"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008C373D"/>
-    <w:rsid w:val="008D5F47"/>
+    <w:rsid w:val="008E566D"/>
     <w:rsid w:val="008F5191"/>
-    <w:rsid w:val="00924FE6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00942827"/>
+    <w:rsid w:val="00915889"/>
     <w:rsid w:val="00947B63"/>
-    <w:rsid w:val="009500E8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00977D24"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009865A9"/>
-    <w:rsid w:val="0099448A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00997919"/>
+    <w:rsid w:val="009A1841"/>
     <w:rsid w:val="009B51E9"/>
-    <w:rsid w:val="009C3D9C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A22A0D"/>
+    <w:rsid w:val="009F4A4F"/>
     <w:rsid w:val="00A2765F"/>
-    <w:rsid w:val="00A3610E"/>
+    <w:rsid w:val="00A37E0C"/>
     <w:rsid w:val="00A42138"/>
-    <w:rsid w:val="00A62276"/>
+    <w:rsid w:val="00A54855"/>
+    <w:rsid w:val="00A7452F"/>
     <w:rsid w:val="00A81727"/>
-    <w:rsid w:val="00A8714B"/>
     <w:rsid w:val="00A95886"/>
-    <w:rsid w:val="00AA296D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA581A"/>
+    <w:rsid w:val="00AB5328"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
+    <w:rsid w:val="00AC62AC"/>
     <w:rsid w:val="00AD1C42"/>
-    <w:rsid w:val="00AF657B"/>
-    <w:rsid w:val="00B12B9C"/>
+    <w:rsid w:val="00AF1628"/>
     <w:rsid w:val="00B17722"/>
+    <w:rsid w:val="00B2277B"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
-    <w:rsid w:val="00B5688B"/>
-    <w:rsid w:val="00B61144"/>
     <w:rsid w:val="00B65EA5"/>
-    <w:rsid w:val="00B65FCA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BA667E"/>
     <w:rsid w:val="00BB677C"/>
-    <w:rsid w:val="00BC7C4C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE72E2"/>
     <w:rsid w:val="00BF7061"/>
-    <w:rsid w:val="00C00283"/>
     <w:rsid w:val="00C210C4"/>
     <w:rsid w:val="00C56A0E"/>
-    <w:rsid w:val="00C779DF"/>
     <w:rsid w:val="00C83646"/>
-    <w:rsid w:val="00C90E47"/>
     <w:rsid w:val="00C90F1C"/>
-    <w:rsid w:val="00C97D86"/>
-    <w:rsid w:val="00CA5E2E"/>
     <w:rsid w:val="00CA6EDC"/>
-    <w:rsid w:val="00CD747F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D233D3"/>
+    <w:rsid w:val="00CF6EAC"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D608B6"/>
     <w:rsid w:val="00D622CA"/>
-    <w:rsid w:val="00D62CD8"/>
     <w:rsid w:val="00D72724"/>
-    <w:rsid w:val="00D81994"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC4382"/>
     <w:rsid w:val="00DE2049"/>
-    <w:rsid w:val="00E0190E"/>
+    <w:rsid w:val="00E15251"/>
     <w:rsid w:val="00E205F9"/>
     <w:rsid w:val="00E23151"/>
-    <w:rsid w:val="00E4110D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E51F56"/>
+    <w:rsid w:val="00E26350"/>
+    <w:rsid w:val="00E5464E"/>
     <w:rsid w:val="00E71861"/>
-    <w:rsid w:val="00E76EAA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED2F5A"/>
+    <w:rsid w:val="00EB7C3A"/>
     <w:rsid w:val="00ED5C52"/>
-    <w:rsid w:val="00EE1DDC"/>
     <w:rsid w:val="00EE31B4"/>
-    <w:rsid w:val="00EF669F"/>
-    <w:rsid w:val="00F00130"/>
     <w:rsid w:val="00F03A30"/>
-    <w:rsid w:val="00F03F54"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F2252A"/>
     <w:rsid w:val="00F341E4"/>
-    <w:rsid w:val="00F35DD3"/>
     <w:rsid w:val="00F37804"/>
     <w:rsid w:val="00F41442"/>
     <w:rsid w:val="00F45E12"/>
-    <w:rsid w:val="00F53C64"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F5768D"/>
     <w:rsid w:val="00F659C9"/>
     <w:rsid w:val="00F76E0F"/>
-    <w:rsid w:val="00F85621"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF6BFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6EF3EA0D"/>
-  <w15:docId w15:val="{814EC85B-1715-C946-9E62-BBD2093961D7}"/>
+  <w14:docId w14:val="4F2D3432"/>
+  <w15:docId w15:val="{571D7FED-6A62-D546-996A-69C9CC1FD074}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7729,61 +7866,62 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="996" w:hanging="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="109"/>
       <w:ind w:left="308" w:right="293"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E05E6"/>
     <w:pPr>
       <w:tabs>
@@ -7858,398 +7996,397 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008267E5"/>
     <w:rPr>
       <w:rFonts w:ascii="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001C6F98"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SCT">
-    <w:name w:val="SCT"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="PRT"/>
-    <w:rsid w:val="007B7104"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5464E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5464E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MyriadPro-Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00016054"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="008E566D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MyriadPro-Light" w:eastAsia="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15251"/>
     <w:pPr>
-      <w:widowControl/>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="291"/>
+      <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E15251"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Sabon LT Pro" w:eastAsia="Sabon LT Pro" w:hAnsi="Sabon LT Pro" w:cs="Sabon LT Pro"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PRT">
     <w:name w:val="PRT"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="ART"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="480"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SUT">
     <w:name w:val="SUT"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="PR1"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DST">
     <w:name w:val="DST"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="PR1"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ART">
     <w:name w:val="ART"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="PR1"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="480"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PR1">
     <w:name w:val="PR1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PR2">
     <w:name w:val="PR2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PR3">
     <w:name w:val="PR3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PR4">
     <w:name w:val="PR4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PR5">
     <w:name w:val="PR5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOS">
     <w:name w:val="EOS"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="480"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CMT">
     <w:name w:val="CMT"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:vanish/>
       <w:color w:val="0000FF"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NUM">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SI">
     <w:name w:val="SI"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:rPr>
       <w:color w:val="008080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IP">
     <w:name w:val="IP"/>
-    <w:rsid w:val="007B7104"/>
+    <w:rsid w:val="00622331"/>
     <w:rPr>
       <w:color w:val="FF0000"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...15 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8516,59 +8653,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8741,142 +8884,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C6C9D2-7887-4FA2-99D0-66638E933E31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3347AB71-784D-4820-9EB3-2C1BC5C11569}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED8C372-6DA5-4870-B7D0-8D7DE8DEF01E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0ED87DB-2046-4371-B88F-4D7E1A2D7263}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE0E5CC-627E-47DE-8FA9-8CC7B82A20C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54ACB736-1A32-DD41-9C26-4F9D9801EB42}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755EF069-01F1-43B9-B658-5641F5D7DB68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2554</Words>
-  <Characters>15633</Characters>
+  <Words>2711</Words>
+  <Characters>15454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>294</Lines>
-  <Paragraphs>230</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17957</CharactersWithSpaces>
+  <CharactersWithSpaces>18129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Amanda Garvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2019-05-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42</vt:lpwstr>
   </property>
 </Properties>
 </file>