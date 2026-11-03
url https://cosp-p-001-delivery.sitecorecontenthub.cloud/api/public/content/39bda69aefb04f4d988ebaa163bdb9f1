--- v0 (2025-10-07)
+++ v1 (2026-11-03)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="778E43BE" w14:textId="37B50868" w:rsidR="00B17722" w:rsidRPr="00C23751" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE29F6">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D9222A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B17722" w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -719,50 +719,51 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Placement Drawings:  Include line diagrams showing plans, elevations, sections, details, splices, blockout requirement, entire route of each joint system, and attachments to other work.  Where joint systems change planes, provide isometric or clearly detailed drawing depicting how components interconnect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED8A72B" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Product Data: Submit copies of manufacturer’s latest published literature for materials specified herein for approval and obtain approval before materials are fabricated and delivered to the site. Data to clearly indicate movement capability of cover assemblies and suitability of material used in exterior seal for UV exposure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38920DFD" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain subparagraph and associated subparagraphs below for large and complex projects or projects with multiple expansion joints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562F75EE" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
@@ -1404,50 +1405,51 @@
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FAFEC6" w14:textId="77777777" w:rsidR="00AF436A" w:rsidRPr="00C23751" w:rsidRDefault="00AF436A" w:rsidP="00AF436A">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
@@ -1654,59 +1656,51 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subparagraph below references AAMA standards for high-performance organic coatings on extrusions and panels.  Revise if specific products are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA2112A" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-Performance Organic Finish (Two-Coat Fluoropolymer):  AA-C12C40R1x (Chemical Finish:  cleaned with inhibited chemicals; Chemical Finish:  conversion coating; Organic Coating:  </w:t>
-[...7 lines deleted...]
-        <w:t>manufacturer's standard two-coat, thermocured system consisting of specially formulated inhibitive primer and fluoropolymer color topcoat containing not less than 70 percent polyvinylidene fluoride resin by weight).  Prepare, pretreat, and apply coating to exposed metal surfaces to comply with AAMA 2604 and with coating and resin manufacturers' written instructions.</w:t>
+        <w:t>High-Performance Organic Finish (Two-Coat Fluoropolymer):  AA-C12C40R1x (Chemical Finish:  cleaned with inhibited chemicals; Chemical Finish:  conversion coating; Organic Coating:  manufacturer's standard two-coat, thermocured system consisting of specially formulated inhibitive primer and fluoropolymer color topcoat containing not less than 70 percent polyvinylidene fluoride resin by weight).  Prepare, pretreat, and apply coating to exposed metal surfaces to comply with AAMA 2604 and with coating and resin manufacturers' written instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767945BB" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stainless Steel:  ASTM A167, A240A, A240M - Type 304 for plates, sheet, and strips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25751018" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
@@ -1910,145 +1904,78 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fire Barriers:  Any material or material combination, when fire tested </w:t>
       </w:r>
       <w:r w:rsidR="00F727B4" w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to UL2079 standards </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after cycling, designated to resist the passage of flame and hot gases through a movement joint and to meet performance criteria for required rating period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4179A8CE" w14:textId="77777777" w:rsidR="00F727B4" w:rsidRPr="00C23751" w:rsidRDefault="00F727B4" w:rsidP="00F727B4">
+    <w:p w14:paraId="0641FCEA" w14:textId="633A7D23" w:rsidR="00F727B4" w:rsidRPr="00C23751" w:rsidRDefault="00DE3850" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C23751">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Joint Size 1” -4”- use Reflex® Fire barrier</w:t>
-[...18 lines deleted...]
-        <w:pStyle w:val="PR2"/>
+        <w:t>Use appropriate CS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F727B4" w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C23751">
+        <w:t xml:space="preserve"> Fire Barrier</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Joint Size 5” -</w:t>
-[...50 lines deleted...]
-        <w:t>0”+ - use FB-97 Fire Barrier</w:t>
+        <w:t xml:space="preserve"> (FB17, FB97)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC5BA45" w14:textId="5EAD9599" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="008F2695" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vapor</w:t>
       </w:r>
       <w:r w:rsidR="00EA17D1" w:rsidRPr="00C23751">
         <w:rPr>
@@ -2062,50 +1989,51 @@
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASTM E-1745-97, Color – Black, 3” tensile Strength – 275 lbs., ASTM-D882, Puncture Strength -79 lbs., ASTM-4833-PPT Resistance-6 lbs., ASTM D-2582.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B87D63D" w14:textId="6F70771E" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Accessories:  Manufacturer's standard anchors, clips, fasteners, set screws, spacers, and other accessories compatible with material in contact, as indicated or required for complete installations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4896B741" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3532AE97" w14:textId="18870551" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
@@ -2537,450 +2465,478 @@
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Floor-to-Floor Joint Systems: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097BAF22" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+    <w:p w14:paraId="097BAF22" w14:textId="337C449D" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Basis-of-Design Product: Construction Specialties, Inc. model </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SSR</w:t>
       </w:r>
-    </w:p>
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00C23751">
+      <w:r w:rsidR="00DE3850">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bottom of pan to be constructed with fluted composite extrusions for maximum strength and deflection resistance. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23751">
+        <w:t>W-LS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FA4ECA" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pans formed from sheet or plate products are not acceptable.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A1DE9E6" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two "Type" subparagraphs and associated subparagraphs below.  See Evaluations for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AD2ED0" w14:textId="77777777" w:rsidR="0047570E" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type:  Pan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBB00B9" w14:textId="28452BC7" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exposed Metal:  Aluminum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5417AA59" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Finishes in subparagraph below are for aluminum only.  Mill finish is most durable and is standard finish for most aluminum floor joint systems.  Color finishes are not recommended for traffic-bearing joint systems.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:t>Retain one of three "Finish" subparagraphs below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEEFCD0" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Retain one of two subparagraphs below or delete both if no cover-plate options are available.  Serrated covers contain grooves or ridges to resist slipping.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="PR2"/>
+        <w:t>Finish:  Mill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D65814B" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cover Plate Design:  Recessed to accept field-applied finish materials.</w:t>
-[...114 lines deleted...]
-        <w:t xml:space="preserve">Load Capacity:  </w:t>
+        <w:t xml:space="preserve">Center pan that receives finish material must be extruded. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Heavy duty when filled with 4000 psi infill.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65660106" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="0047570E">
+        <w:t xml:space="preserve">Bottom of pan to be constructed with fluted composite extrusions for maximum strength and deflection resistance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pans formed from sheet or plate products are not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1DE9E6" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="15422976" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="0047570E">
+        <w:t>Finishes in subparagraph below are for aluminum only.  Mill finish is most durable and is standard finish for most aluminum floor joint systems.  Color finishes are not recommended for traffic-bearing joint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A2D340" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below or delete both if no cover-plate options are available.  Serrated covers contain grooves or ridges to resist slipping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798F2F04" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent construction. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23751">
+        <w:t>Cover Plate Design:  Recessed to accept field-applied finish materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050B9475" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284B047A" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recess Depth:  1” minimum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F78A18" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs below with last subparagraph above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1379A964" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinate attachment method in subparagraph below with Part 3 installation requirements.  If retaining second option, verify that Division 03 concrete Section is referenced in Part 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D641FAB" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attachment Method:  Mechanical anchors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451FC1C1" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Retain one of two subparagraphs and associated subparagraphs below.  Categories in first subparagraph vary according to manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E58F2C2" w14:textId="1D4FE940" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="005070F7">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Load Capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3850">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(delete if not required)</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidR="00AE29F6" w:rsidRPr="00C23751">
+        <w:t>Standard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> duty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65660106" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="0047570E">
+      <w:pPr>
+        <w:pStyle w:val="CMT"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15422976" w14:textId="77777777" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="00AE29F6" w:rsidP="0047570E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fire-Resistance Rating: Provide joint system and fire-barrier assembly with a rating not less than that of adjacent construction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(delete if not required)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="263D4506" w14:textId="3BB8880C" w:rsidR="00AE29F6" w:rsidRPr="00C23751" w:rsidRDefault="008F2695" w:rsidP="0047570E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vapor</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE29F6" w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Barrier:  Manufacturer's standard. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE29F6" w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(delete if not required)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="056F4746" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Delete subparagraph below if no basis-of-design product or if basis-of-design product is indicated on Drawings or scheduled elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190E0A72" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Floor-to-Wall Joint Systems: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
@@ -3290,73 +3246,90 @@
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment Method:  Mechanical anchors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC42532" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retain one of two subparagraphs and associated subparagraphs below.  Categories in first subparagraph vary according to manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D3E360" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
+    <w:p w14:paraId="68D3E360" w14:textId="46C216F9" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Load Capacity:  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23751">
+        <w:t>Load Capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3850">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Heavy duty when filled with 4000 psi infill.</w:t>
+        <w:t>Standard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C6CF97" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="CMT"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete subparagraph below if fire-resistance ratings are not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D16950C" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -3929,50 +3902,51 @@
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E73E4D" w14:textId="0975697D" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Installation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164DF01C" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comply with manufacturer's written instructions for storing, handling, and installing architectural joint assemblies and materials unless more stringent requirements are indicated.</w:t>
       </w:r>
     </w:p>
@@ -4415,56 +4389,65 @@
         </w:rPr>
         <w:t>Fire Barriers:  Install fire barriers to provide continuous, uninterrupted fire resistance throughout length of joint, including transitions and field splices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211E5E49" w14:textId="131C1742" w:rsidR="00EA17D1" w:rsidRPr="00C23751" w:rsidRDefault="00171401" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="666"/>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vapor barrier</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EA17D1" w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  Provide </w:t>
+        <w:t>:  Provide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA17D1" w:rsidRPr="00C23751">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vapor barrier</w:t>
       </w:r>
       <w:r w:rsidR="00EA17D1" w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at exterior joints and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EA17D1" w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EA17D1" w:rsidRPr="00C23751">
@@ -4563,163 +4546,165 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3997E0CA" w14:textId="77777777" w:rsidR="00EA17D1" w:rsidRPr="00AE29F6" w:rsidRDefault="00EA17D1" w:rsidP="00EA17D1">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23751">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>END OF SECTION 07 95 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6829CAB0" w14:textId="77777777" w:rsidR="000D5649" w:rsidRPr="00AE29F6" w:rsidRDefault="000D5649" w:rsidP="00E95DB3">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D5649" w:rsidRPr="00AE29F6" w:rsidSect="00C56A0E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6230FD3F" w14:textId="77777777" w:rsidR="009417A0" w:rsidRDefault="009417A0">
+    <w:p w14:paraId="042BCB38" w14:textId="77777777" w:rsidR="001E2449" w:rsidRDefault="001E2449">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49630263" w14:textId="77777777" w:rsidR="009417A0" w:rsidRDefault="009417A0">
+    <w:p w14:paraId="22FCCDE9" w14:textId="77777777" w:rsidR="001E2449" w:rsidRDefault="001E2449">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="020B0403030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206743BE" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F294CBD" wp14:editId="2E71CF05">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
@@ -5523,70 +5508,70 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="15B72FC4" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FCEFFF0" w14:textId="77777777" w:rsidR="009417A0" w:rsidRDefault="009417A0">
+    <w:p w14:paraId="2DF6FFCF" w14:textId="77777777" w:rsidR="001E2449" w:rsidRDefault="001E2449">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FEDBA8C" w14:textId="77777777" w:rsidR="009417A0" w:rsidRDefault="009417A0">
+    <w:p w14:paraId="2CEDE677" w14:textId="77777777" w:rsidR="001E2449" w:rsidRDefault="001E2449">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77412835" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00044E78">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00044E78">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7FC68C" wp14:editId="09F0C433">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>8255</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="1045210"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="27" name="Group 6"/>
               <wp:cNvGraphicFramePr>
@@ -5929,51 +5914,51 @@
                       <w:t>S</w:t>
                     </w:r>
                     <w:r w:rsidR="00BF7061">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>PECIFICATION GUIDE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6849E72"/>
     <w:name w:val="MASTERSPEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PRT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -7571,61 +7556,61 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2131049304">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0AA7"/>
     <w:rsid w:val="0001716D"/>
     <w:rsid w:val="00020AF9"/>
     <w:rsid w:val="00030935"/>
     <w:rsid w:val="00044E78"/>
     <w:rsid w:val="00047809"/>
@@ -7638,83 +7623,85 @@
     <w:rsid w:val="000A46F6"/>
     <w:rsid w:val="000B327A"/>
     <w:rsid w:val="000D5125"/>
     <w:rsid w:val="000D5649"/>
     <w:rsid w:val="000E240A"/>
     <w:rsid w:val="000E55BC"/>
     <w:rsid w:val="000F110B"/>
     <w:rsid w:val="000F7CC0"/>
     <w:rsid w:val="00105EA5"/>
     <w:rsid w:val="001157B3"/>
     <w:rsid w:val="00140292"/>
     <w:rsid w:val="00155D81"/>
     <w:rsid w:val="0016510F"/>
     <w:rsid w:val="00171401"/>
     <w:rsid w:val="001770F8"/>
     <w:rsid w:val="00177D68"/>
     <w:rsid w:val="001857F1"/>
     <w:rsid w:val="00193F8D"/>
     <w:rsid w:val="001B0A80"/>
     <w:rsid w:val="001B0AA7"/>
     <w:rsid w:val="001B7766"/>
     <w:rsid w:val="001C1AC6"/>
     <w:rsid w:val="001C6F98"/>
     <w:rsid w:val="001D2E52"/>
     <w:rsid w:val="001E05E6"/>
+    <w:rsid w:val="001E2449"/>
     <w:rsid w:val="001E3D9E"/>
     <w:rsid w:val="001E76EB"/>
     <w:rsid w:val="002000FB"/>
     <w:rsid w:val="00201E4B"/>
     <w:rsid w:val="00204D21"/>
     <w:rsid w:val="00207696"/>
     <w:rsid w:val="002119E4"/>
     <w:rsid w:val="0023655B"/>
     <w:rsid w:val="00240CDA"/>
     <w:rsid w:val="00246FC7"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
     <w:rsid w:val="00271F56"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002B4B5E"/>
     <w:rsid w:val="002C056E"/>
     <w:rsid w:val="002E1874"/>
     <w:rsid w:val="00303F06"/>
     <w:rsid w:val="00304D88"/>
     <w:rsid w:val="003429C2"/>
     <w:rsid w:val="00347F0D"/>
     <w:rsid w:val="003676B4"/>
     <w:rsid w:val="003737F9"/>
     <w:rsid w:val="00397DB2"/>
     <w:rsid w:val="003A7448"/>
     <w:rsid w:val="003C0404"/>
     <w:rsid w:val="003C6EDF"/>
     <w:rsid w:val="003D2CE6"/>
     <w:rsid w:val="003E15F7"/>
     <w:rsid w:val="003E6075"/>
     <w:rsid w:val="00445480"/>
     <w:rsid w:val="00446416"/>
+    <w:rsid w:val="00461D4D"/>
     <w:rsid w:val="00463CE5"/>
     <w:rsid w:val="004666F3"/>
     <w:rsid w:val="00467AD7"/>
     <w:rsid w:val="00467C80"/>
     <w:rsid w:val="00467DA6"/>
     <w:rsid w:val="0047570E"/>
     <w:rsid w:val="004A6865"/>
     <w:rsid w:val="004C2182"/>
     <w:rsid w:val="004C6324"/>
     <w:rsid w:val="004C753C"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="005070F7"/>
     <w:rsid w:val="005170CE"/>
     <w:rsid w:val="005261C1"/>
     <w:rsid w:val="00556D3E"/>
     <w:rsid w:val="00577979"/>
     <w:rsid w:val="00587987"/>
     <w:rsid w:val="005957D3"/>
     <w:rsid w:val="005E21A0"/>
     <w:rsid w:val="005F3C0A"/>
     <w:rsid w:val="005F6F68"/>
     <w:rsid w:val="00603778"/>
     <w:rsid w:val="00614972"/>
     <w:rsid w:val="006245F6"/>
     <w:rsid w:val="00651181"/>
@@ -7779,96 +7766,98 @@
     <w:rsid w:val="0097700C"/>
     <w:rsid w:val="00977D24"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009865A9"/>
     <w:rsid w:val="0099448A"/>
     <w:rsid w:val="009968CB"/>
     <w:rsid w:val="00997919"/>
     <w:rsid w:val="009B51E9"/>
     <w:rsid w:val="009C3D9C"/>
     <w:rsid w:val="009C6A1F"/>
     <w:rsid w:val="00A15537"/>
     <w:rsid w:val="00A2765F"/>
     <w:rsid w:val="00A3610E"/>
     <w:rsid w:val="00A42138"/>
     <w:rsid w:val="00A62276"/>
     <w:rsid w:val="00A81727"/>
     <w:rsid w:val="00A8714B"/>
     <w:rsid w:val="00A95886"/>
     <w:rsid w:val="00AA296D"/>
     <w:rsid w:val="00AA56AB"/>
     <w:rsid w:val="00AA581A"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00AE29F6"/>
+    <w:rsid w:val="00AE328A"/>
     <w:rsid w:val="00AF436A"/>
     <w:rsid w:val="00AF657B"/>
     <w:rsid w:val="00B12B9C"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
     <w:rsid w:val="00B5240E"/>
     <w:rsid w:val="00B5688B"/>
     <w:rsid w:val="00B61144"/>
     <w:rsid w:val="00B65EA5"/>
     <w:rsid w:val="00B65FCA"/>
     <w:rsid w:val="00B7609E"/>
     <w:rsid w:val="00B92A4A"/>
     <w:rsid w:val="00BA1C51"/>
     <w:rsid w:val="00BA667E"/>
     <w:rsid w:val="00BB677C"/>
     <w:rsid w:val="00BC7C4C"/>
     <w:rsid w:val="00BE3B2A"/>
     <w:rsid w:val="00BE72E2"/>
     <w:rsid w:val="00BF7061"/>
     <w:rsid w:val="00C00283"/>
     <w:rsid w:val="00C210C4"/>
     <w:rsid w:val="00C23751"/>
     <w:rsid w:val="00C56A0E"/>
     <w:rsid w:val="00C779DF"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90E47"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00C97D86"/>
     <w:rsid w:val="00CA5E2E"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CD747F"/>
     <w:rsid w:val="00D1405F"/>
     <w:rsid w:val="00D233D3"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D608B6"/>
     <w:rsid w:val="00D622CA"/>
     <w:rsid w:val="00D62CD8"/>
     <w:rsid w:val="00D72724"/>
     <w:rsid w:val="00D81994"/>
     <w:rsid w:val="00DB1A2F"/>
     <w:rsid w:val="00DB2B2D"/>
     <w:rsid w:val="00DC4382"/>
     <w:rsid w:val="00DE2049"/>
+    <w:rsid w:val="00DE3850"/>
     <w:rsid w:val="00E0190E"/>
     <w:rsid w:val="00E205F9"/>
     <w:rsid w:val="00E23151"/>
     <w:rsid w:val="00E4110D"/>
     <w:rsid w:val="00E515BE"/>
     <w:rsid w:val="00E51F56"/>
     <w:rsid w:val="00E71861"/>
     <w:rsid w:val="00E76EAA"/>
     <w:rsid w:val="00E95DB3"/>
     <w:rsid w:val="00EA17D1"/>
     <w:rsid w:val="00ED2F5A"/>
     <w:rsid w:val="00ED5C52"/>
     <w:rsid w:val="00EE1DDC"/>
     <w:rsid w:val="00EE31B4"/>
     <w:rsid w:val="00EF669F"/>
     <w:rsid w:val="00F00130"/>
     <w:rsid w:val="00F03A30"/>
     <w:rsid w:val="00F03F54"/>
     <w:rsid w:val="00F069AC"/>
     <w:rsid w:val="00F2252A"/>
     <w:rsid w:val="00F341E4"/>
     <w:rsid w:val="00F35DD3"/>
     <w:rsid w:val="00F37804"/>
     <w:rsid w:val="00F41442"/>
     <w:rsid w:val="00F45E12"/>
@@ -7879,64 +7868,64 @@
     <w:rsid w:val="00F727B4"/>
     <w:rsid w:val="00F76E0F"/>
     <w:rsid w:val="00F85621"/>
     <w:rsid w:val="00F867AD"/>
     <w:rsid w:val="00FB3038"/>
     <w:rsid w:val="00FD5FB4"/>
     <w:rsid w:val="00FF2EE7"/>
     <w:rsid w:val="00FF6BFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6EF3EA0D"/>
   <w15:docId w15:val="{814EC85B-1715-C946-9E62-BBD2093961D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8843,51 +8832,51 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F867AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MyriadPro-Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D2CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="MyriadPro-Light" w:eastAsia="MyriadPro-Light" w:hAnsi="MyriadPro-Light" w:cs="MyriadPro-Light"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="524288507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
@@ -9170,50 +9159,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9386,151 +9390,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2A783EC-D292-4139-A039-1CDE1A89CB3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCAC280E-B332-4CB1-823A-E9960E044BD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF232C7-86C7-4456-9A0B-792F9055751F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54ACB736-1A32-DD41-9C26-4F9D9801EB42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>20051</Characters>
+  <Pages>7</Pages>
+  <Words>3495</Words>
+  <Characters>19928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23521</CharactersWithSpaces>
+  <CharactersWithSpaces>23377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Amanda Garvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>