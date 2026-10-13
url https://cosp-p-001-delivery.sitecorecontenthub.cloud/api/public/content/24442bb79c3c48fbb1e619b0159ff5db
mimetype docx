--- v1 (2026-08-04)
+++ v2 (2026-10-13)
@@ -1,216 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40049EC7" w14:textId="14D6DCD5" w:rsidR="006A67C8" w:rsidRPr="00757A5C" w:rsidRDefault="006B2881" w:rsidP="009A0159">
+    <w:p w14:paraId="40049EC7" w14:textId="14D6DCD5" w:rsidR="006A67C8" w:rsidRPr="003E0425" w:rsidRDefault="006B2881" w:rsidP="009A0159">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="1" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="2" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Acrovyn</w:t>
       </w:r>
-      <w:r w:rsidR="009A0159" w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="3" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...7 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="4" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A0159" w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="5" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Wall Covering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA49AD0" w14:textId="322207B5" w:rsidR="009A0159" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="009A0159">
+    <w:p w14:paraId="3EA49AD0" w14:textId="322207B5" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="009A0159">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:rPrChange w:id="6" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="D2232A"/>
           <w:spacing w:val="-8"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="7" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>.040, .060, .075 Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4C065F" w14:textId="2C0674AB" w:rsidR="006A67C8" w:rsidRPr="00757A5C" w:rsidRDefault="00DB43D2" w:rsidP="00193A17">
+    <w:p w14:paraId="0C4C065F" w14:textId="2C0674AB" w:rsidR="006A67C8" w:rsidRPr="003E0425" w:rsidRDefault="00DB43D2" w:rsidP="00193A17">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Sabon LT Pro"/>
           <w:sz w:val="13"/>
-          <w:rPrChange w:id="8" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="15"/>
-          <w:rPrChange w:id="9" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AD9069C" wp14:editId="7D366D27">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>115570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4152900" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1389157967" name="docshape1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
@@ -272,5589 +200,3281 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="424CA170" id="docshape1" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:9.1pt;width:327pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6540,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoB6ufnQIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKH1pUnTGnWKIl2H&#10;Ad0FaPYBiizHxmRRk5Q43dePkuzUy7aXYS8GZVKHh4cUb24PnSR7YWwLqqTZeUqJUByqVm1L+nX9&#10;cHZFiXVMVUyCEiV9FpbeLl+/uul1IXJoQFbCEARRtuh1SRvndJEkljeiY/YctFDorMF0zOHRbJPK&#10;sB7RO5nkaXqZ9GAqbYALa/HvfXTSZcCva8Hd57q2whFZUuTmwteE78Z/k+UNK7aG6ablAw32Dyw6&#10;1ipMeoS6Z46RnWl/g+pabsBC7c45dAnUdctFqAGrydKTap4apkWoBcWx+iiT/X+w/NP+SX8xnrrV&#10;j8C/WVQk6bUtjh5/sBhDNv1HqLCHbOcgFHuoTedvYhnkEDR9PmoqDo5w/DnL5vl1itJz9GX5Ikie&#10;sGK8y3fWvRcQcNj+0brYkQqtoGdFFOsw6Roh6k5ic96ekZRk+WX8DB08hmVj2JuErFPSk8v5bGzz&#10;MSgfgwLW4ir9M9bFGOax8gkW8t+ODFkzkuYHNbBGizD/AtKgkwbr9Vkjt1EgRMAgX+FfYjH3aWy8&#10;M6QwONqnQ20owaHeREk0c56ZT+FN0pc0SOF/dLAXawgud9I5TPLilWoaFa5PWUU33vAJcGyiEZJ6&#10;rpPOKnhopQytlcpTucgW86CNBdlW3unZWLPdrKQhe4bPdbVYXa3ufDEI9kuYNtbdM9vEuOCKNRvY&#10;qSpkaQSr3g22Y62MNgJJFD3Mtx9pvyZssYHqGcfbQNwOuM3QaMD8oKTHzVBS+33HjKBEflD49K6z&#10;GU4UceEwmy9yPJipZzP1MMURqqSO4kR4c+Xi+tlp024bzJQFHRTc4bOqWz//gV9kNRzw9QcZhk3l&#10;18v0HKJe9unyJwAAAP//AwBQSwMEFAAGAAgAAAAhAEnqk9/cAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMT8tuwjAQvFfqP1iLxK04RDQNIQ6qqsINJGgvvZl4SaLE6yg2kPbru5za285DszP5erSd&#10;uOLgG0cK5rMIBFLpTEOVgs+PzVMKwgdNRneOUME3elgXjw+5zoy70QGvx1AJDiGfaQV1CH0mpS9r&#10;tNrPXI/E2tkNVgeGQyXNoG8cbjsZR1EirW6IP9S6x7cay/Z4sQrGdl89f7Xb/dIu33ebxIet+9kp&#10;NZ2MrysQAcfwZ4Z7fa4OBXc6uQsZLzrGccJbAh9pDIINL2nExOlOLEAWufy/oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAqAern50CAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEASeqT39wAAAAJAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" path="m,l6540,e" filled="f" strokecolor="#c7c8ca" strokeweight=".25pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4152900,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A1BC7A" w14:textId="21667394" w:rsidR="009A0159" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00193A17">
+    <w:p w14:paraId="64A1BC7A" w14:textId="21667394" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00193A17">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
-          <w:rPrChange w:id="10" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
-          <w:rPrChange w:id="11" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>CS Acrovyn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rPrChange w:id="12" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...7 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
-          <w:rPrChange w:id="13" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> Sheet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...7 lines deleted...]
-          </w:rPrChange>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>with up to 50% Post-Consumer Recycled Content</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FED875C" w14:textId="5E4DAAE3" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="006B2881" w:rsidP="00193A17">
+    <w:p w14:paraId="6FED875C" w14:textId="5E4DAAE3" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="006B2881" w:rsidP="00193A17">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="231F20"/>
-          <w:rPrChange w:id="15" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="231F20"/>
-          <w:rPrChange w:id="16" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Suggested Specifications | Section 10 26 00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3720F2BC" w14:textId="01584A92" w:rsidR="006A67C8" w:rsidRPr="00757A5C" w:rsidRDefault="006A67C8">
+    <w:p w14:paraId="3720F2BC" w14:textId="01584A92" w:rsidR="006A67C8" w:rsidRPr="003E0425" w:rsidRDefault="006A67C8">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rPrChange w:id="17" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...7 lines deleted...]
-    <w:p w14:paraId="0CC3E320" w14:textId="4D24B89E" w:rsidR="009A0159" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00193A17">
+          <w:rFonts w:ascii="Myriad Pro Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC3E320" w14:textId="4D24B89E" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00193A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="18" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="19" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>PART 1 – GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C568179" w14:textId="597EB3EB" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00193A17">
+    <w:p w14:paraId="2C568179" w14:textId="597EB3EB" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00193A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="20" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="21" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB1B6DB" w14:textId="7928A77E" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="006B2881">
+    <w:p w14:paraId="0DB1B6DB" w14:textId="7928A77E" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="006B2881">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="22" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="23" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>SUMMARY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C0B65D" w14:textId="77777777" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="006B2881" w:rsidP="006B2881">
+    <w:p w14:paraId="75C0B65D" w14:textId="77777777" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="006B2881" w:rsidP="006B2881">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>This section includes the following types of wall protection systems:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D210092" w14:textId="2246A8B2" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="006B2881">
+    <w:p w14:paraId="7D210092" w14:textId="2246A8B2" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="006B2881">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Wall Covering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761FEBBA" w14:textId="77777777" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="006B2881" w:rsidP="006B2881">
+    <w:p w14:paraId="761FEBBA" w14:textId="77777777" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="006B2881" w:rsidP="006B2881">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Related sections: The following sections contain requirements related to this section:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A3472A" w14:textId="77777777" w:rsidR="006B2881" w:rsidRPr="00757A5C" w:rsidRDefault="006B2881" w:rsidP="006B2881">
+    <w:p w14:paraId="41A3472A" w14:textId="77777777" w:rsidR="006B2881" w:rsidRPr="003E0425" w:rsidRDefault="006B2881" w:rsidP="006B2881">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Handrails, Bumper Guards, Crash Rails, Accent Rails, Wall Covering, Wall Panels, Door Protection; refer to section 10 26 00 “Wall and Door Protection”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060CF66F" w14:textId="77777777" w:rsidR="006A67C8" w:rsidRPr="00757A5C" w:rsidRDefault="006A67C8">
+    <w:p w14:paraId="060CF66F" w14:textId="77777777" w:rsidR="006A67C8" w:rsidRPr="003E0425" w:rsidRDefault="006A67C8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rPrChange w:id="32" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="6FE3E690" w14:textId="5F339965" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE3E690" w14:textId="5F339965" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="003E0425">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        <w:ind w:left="1080" w:hanging="936"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="33" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="34" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151110AF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="151110AF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National codes (IBC, UBC, SBCCI, BOCA and Life Safety)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB9D27B" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="4AB9D27B" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>American Society for Testing and Materials (ASTM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC8868" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="55CC8868" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Underwriters Laboratories (UL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2299E1D0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="2299E1D0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>California 01350 specification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0478AED9" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="0478AED9" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="24D87CD9" w14:textId="124E8585" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D87CD9" w14:textId="124E8585" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="44" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="45" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203A4549" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="203A4549" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1122"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General: Submit the following in accordance with conditions of contract and Division 1 specification section 01 33 00 “Submittal Procedures”:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7680BAB0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="7680BAB0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product data and detailed specifications for each system component and installation accessory required, including installation methods for each type of substrate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4386E27B" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="4386E27B" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shop drawings showing locations, extent and installation details of wall covering products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AB5BEE" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="28AB5BEE" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samples for verification purposes: Submit the following samples, as proposed for this work, for verification of color, texture, pattern, and thickness:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F28BBB" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="50F28BBB" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...19 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk63081232"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sample of each product specified available in 4” x 4” standard size. Available colors: solid, woodgrain &amp; patterns, Acrovyn by Design® and textures.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:p w14:paraId="03E76FB6" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="03E76FB6" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product test reports from a qualified independent testing laboratory showing compliance of each component with requirements indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B5465F" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="60B5465F" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Maintenance data for wall protection system components for inclusion in the operating and maintenance manuals specified in Division 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25599FA0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="25599FA0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="7A4D934A" w14:textId="49BE8CE8" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4D934A" w14:textId="49BE8CE8" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="62" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="63" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1879BE" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="0D1879BE" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Installer qualifications: Engage an installer who has no less than 3 years’ experience in installation of systems similar in complexity to those required for this project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F032B3D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="7F032B3D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Manufacturer’s qualifications: Not less than 5 years’ experience in the production of specified products and a record of successful in-service performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379EAC5C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="379EAC5C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Code compliance: Assemblies should conform to all applicable codes including IBC, UBC, SBCCI, BOCA, Life Safety and CA 01350.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D472029" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="5D472029" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...20 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Fire performance characteristics: Provide engineered PVC-FREE wall protection system components with UL label indicating that they are identical to those tested in accordance with ASTM E84 for composite (sheet and adhesive) Class A/1 fire performance characteristics listed below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA99D77" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="0CA99D77" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Flame spread: 25 or less</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620A862A" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="620A862A" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Smoke developed: 450 or less</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C9F257" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="48C9F257" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="0662E1D4" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Impact strength: Provide wall protection components that have been tested for impact using a ram-type impact test in accordance with the applicable provisions of ASTM F476 -84 .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0662E1D4" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chemical and stain resistance: Provide wall protection system components with chemical and stain resistance in accordance with ASTM D543.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7E3CE9" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="1A7E3CE9" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Color match: Provide wall protection components that are color matched in accordance with the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F387A4" w14:textId="50B8C575" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="77F387A4" w14:textId="50B8C575" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="EE0000"/>
-          <w:rPrChange w:id="83" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...16 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Delta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00757A5C">
-[...8 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ecmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00757A5C">
-[...42 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of no greater than 1.0 using CIELab color space. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A79A5" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
-          <w:rPrChange w:id="89" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
-          <w:rPrChange w:id="90" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Specifier note: Construction Specialties’ colors are matched under cool white, fluorescent lighting and computer controlled within manufacturing tolerances. Color may vary if alternate lighting sources are present.</w:t>
       </w:r>
-      <w:r w:rsidR="004A79A5" w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+      <w:r w:rsidR="004A79A5" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
-          <w:rPrChange w:id="91" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A785FA" w14:textId="4AC9F6AE" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="54A785FA" w14:textId="4AC9F6AE" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Single source responsibility: Provide all components of the wall protection system manufactured by the same company to ensure compatibility of color, texture, and physical properties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF9AFD0" w14:textId="28DAAE0F" w:rsidR="009A0159" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+    <w:p w14:paraId="7FF9AFD0" w14:textId="28DAAE0F" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Indoor Air Quality: Provide material that meets CDPH 01350 v1.2. Wall Protection shall meet the requirements of Intertek’s Clean Air Gold Standards for Low-Emitting Products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030B773C" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="009A0159">
-[...13 lines deleted...]
-    <w:p w14:paraId="57D6F618" w14:textId="70C6EB4C" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+    <w:p w14:paraId="030B773C" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="009A0159">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D6F618" w14:textId="70C6EB4C" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="97" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="98" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>DELIVERY, STORAGE AND HANDLING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CABE263" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="6CABE263" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deliver materials to the project site in unopened original factory packaging clearly labeled to show manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1918F0D8" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="1918F0D8" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Store materials in undamaged packaging in a clean, dry place out of direct sunlight and exposure to the elements. A minimum room temperature of 40ºF (4ºC) and a maximum of 100ºF (38ºC) should be maintained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDC5220" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="6CDC5220" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Materials must be stored flat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4796A6" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="5B4796A6" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="646B566A" w14:textId="38917170" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646B566A" w14:textId="38917170" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="106" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="107" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>PROJECT CONDITIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF00DF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="04DF00DF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Materials must be acclimated in an environment of 65-75ºF (18-24ºC) for at least 24 hours prior to beginning the installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A310EC0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="7A310EC0" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Installation areas must be enclosed and weatherproofed before installation commences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470FCE3E" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="470FCE3E" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="4467E8FB" w14:textId="1DD63601" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4467E8FB" w14:textId="1DD63601" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="113" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="114" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6161B175" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="6161B175" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...26 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Acrovyn 5-year Limited Warranty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE1D242" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="7BE1D242" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Applies to Interior Wall Protection orders that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="119" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...8 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> include recommended components or accessories </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214C1860" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="214C1860" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessories = Primer, Adhesive, Caulk, Trims &amp; Moldings </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4FF203" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="7F4FF203" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...26 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Limited Lifetime Systems Warranty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390466CF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="390466CF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Applies to CS Interior Wall Protection projects that include all recommended components and accessories related to CS Interior Wall Protection Products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E8E7A4" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="78E8E7A4" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Accessories = Primer, Adhesive, Caulk, Trims &amp; Moldings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E68604" w14:textId="77777777" w:rsidR="001B78CE" w:rsidRPr="00757A5C" w:rsidRDefault="001B78CE" w:rsidP="001B78CE">
+    <w:p w14:paraId="48E68604" w14:textId="77777777" w:rsidR="001B78CE" w:rsidRPr="003E0425" w:rsidRDefault="001B78CE" w:rsidP="001B78CE">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="3943E8AB" w14:textId="02F4AAFF" w:rsidR="001B78CE" w:rsidRPr="00757A5C" w:rsidRDefault="001B78CE" w:rsidP="001B78CE">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3943E8AB" w14:textId="02F4AAFF" w:rsidR="001B78CE" w:rsidRPr="003E0425" w:rsidRDefault="001B78CE" w:rsidP="001B78CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="130" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="131" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>SUSTAINABILITY</w:t>
       </w:r>
-      <w:r w:rsidR="00B53F9D" w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00B53F9D" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="132" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB323B4" w14:textId="0EFA9A12" w:rsidR="001B78CE" w:rsidRPr="00757A5C" w:rsidRDefault="001B78CE" w:rsidP="00444C17">
+    <w:p w14:paraId="2CB323B4" w14:textId="0EFA9A12" w:rsidR="001B78CE" w:rsidRPr="003E0425" w:rsidRDefault="001B78CE" w:rsidP="003E0425">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Environmental Product Declaration (EPD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C91FE9" w14:textId="6A3581B7" w:rsidR="001B78CE" w:rsidRPr="003E0425" w:rsidRDefault="00193862" w:rsidP="003E0425">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Provide product-specific, third-party verified Type III EPD in accordance with ISO and EN 15804 or ISO 21930</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177031EA" w14:textId="6607A140" w:rsidR="00B53F9D" w:rsidRPr="003E0425" w:rsidRDefault="00B53F9D" w:rsidP="003E0425">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>EPD shall disclose, at minimum, cradle-to-gate (A1-A3) impacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEC9639" w14:textId="748EFF4B" w:rsidR="00735E0D" w:rsidRPr="003E0425" w:rsidRDefault="00735E0D" w:rsidP="00735E0D">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="49C91FE9" w14:textId="6A3581B7" w:rsidR="001B78CE" w:rsidRPr="00757A5C" w:rsidRDefault="00193862" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Red List Free </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CA31D3" w14:textId="58F5E22F" w:rsidR="00862DD7" w:rsidRPr="003E0425" w:rsidRDefault="00862DD7" w:rsidP="00735E0D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="177031EA" w14:textId="6607A140" w:rsidR="00B53F9D" w:rsidRPr="00757A5C" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Provide a Living Building Challenge Declare Label for the product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BBA538" w14:textId="4EDF8D14" w:rsidR="003E0425" w:rsidRPr="003E0425" w:rsidRDefault="00A83DDE" w:rsidP="003E0425">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5FEC9639" w14:textId="748EFF4B" w:rsidR="00735E0D" w:rsidRPr="00757A5C" w:rsidRDefault="00735E0D" w:rsidP="00735E0D">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product shall be Red List Free as defined by the Living Building </w:t>
+      </w:r>
+      <w:r w:rsidR="00862DD7" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Challenge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3048B278" w14:textId="3E911C04" w:rsidR="00B53F9D" w:rsidRPr="003E0425" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="35CA31D3" w14:textId="58F5E22F" w:rsidR="00862DD7" w:rsidRPr="00757A5C" w:rsidRDefault="00862DD7" w:rsidP="00735E0D">
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Material Health Transparency:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180E23A8" w14:textId="0DFD11A0" w:rsidR="00B53F9D" w:rsidRPr="003E0425" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="53935BA9" w14:textId="13E9D7DA" w:rsidR="00735E0D" w:rsidRPr="00757A5C" w:rsidRDefault="00A83DDE" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Provide a Health Product Declaration (HPD) in accordance with HPD Open Standard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CC2BBC" w14:textId="30B6CCB8" w:rsidR="00B53F9D" w:rsidRPr="003E0425" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="3048B278" w14:textId="3E911C04" w:rsidR="00B53F9D" w:rsidRPr="00757A5C" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Product shall demonstrate material ingredient transparency to at least 1000 ppm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B902FC" w14:textId="1E0E89A8" w:rsidR="00B53F9D" w:rsidRPr="003E0425" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="180E23A8" w14:textId="0DFD11A0" w:rsidR="00B53F9D" w:rsidRPr="00757A5C" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cradle to Cradle Certified®:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674EAE39" w14:textId="794CE24A" w:rsidR="00B53F9D" w:rsidRPr="003E0425" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="13CC2BBC" w14:textId="30B6CCB8" w:rsidR="00B53F9D" w:rsidRPr="00757A5C" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product shall be Cradle to Cradle Certified® </w:t>
+      </w:r>
+      <w:r w:rsidR="00735E0D" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Full Scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2152E6" w14:textId="24DB7391" w:rsidR="00735E0D" w:rsidRPr="003E0425" w:rsidRDefault="00735E0D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="13B902FC" w14:textId="1E0E89A8" w:rsidR="00B53F9D" w:rsidRPr="00757A5C" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MyriadPro-Light" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Indoor Air Quality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE95369" w14:textId="53BCA7DB" w:rsidR="00595B2D" w:rsidRPr="003E0425" w:rsidRDefault="00595B2D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="674EAE39" w14:textId="794CE24A" w:rsidR="00B53F9D" w:rsidRPr="00757A5C" w:rsidRDefault="00B53F9D" w:rsidP="00444C17">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product shall meet CDPH Standard Method v1.2 (CA 01350). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7584D45E" w14:textId="6EB1620B" w:rsidR="00595B2D" w:rsidRPr="003E0425" w:rsidRDefault="00A83DDE" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...147 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Product</w:t>
       </w:r>
-      <w:r w:rsidR="00595B2D" w:rsidRPr="00757A5C">
-[...8 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00595B2D" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be certified to Intertek Clean Air Gold or equivalent low-emitting material standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F721564" w14:textId="52105BDA" w:rsidR="00735E0D" w:rsidRPr="00757A5C" w:rsidRDefault="00735E0D" w:rsidP="00444C17">
+    <w:p w14:paraId="4F721564" w14:textId="52105BDA" w:rsidR="00735E0D" w:rsidRPr="003E0425" w:rsidRDefault="00735E0D" w:rsidP="00444C17">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...29 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10CC1C82" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="168" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445F43BF" w14:textId="48A8D5B7" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="169" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="170" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>PART 2 – PRODUCTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8AD4C6" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="1A8AD4C6" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="171" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-    <w:p w14:paraId="15B6DDF1" w14:textId="4F1A6807" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B6DDF1" w14:textId="4F1A6807" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="172" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="173" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236D1B14" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="236D1B14" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Interior surface protection products specified herein and included on the submittal drawings shall be manufactured by Construction Specialties, Inc., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...8 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3 Werner Way, Lebanon, NJ 08833 USA 800-233-8493; email: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...29 lines deleted...]
-    <w:p w14:paraId="48C7F1D7" w14:textId="4CCD42B1" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003E0425">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="en-US"/>
+          </w:rPr>
+          <w:t>cet@c-sgroup.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48C7F1D7" w14:textId="4CCD42B1" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Drawings and specifications are based on manufacturer’s literature from Construction Specialties, Inc. drawings and specifications unless otherwise indicated. Other manufacturers must be approved equal by Architect/Owner</w:t>
       </w:r>
-      <w:r w:rsidR="00040526" w:rsidRPr="00757A5C">
-[...8 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00040526" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0797E1" w14:textId="77777777" w:rsidR="004A79A5" w:rsidRPr="00757A5C" w:rsidRDefault="004A79A5" w:rsidP="004A79A5">
+    <w:p w14:paraId="73F7ED72" w14:textId="77777777" w:rsidR="004A79A5" w:rsidRPr="00252817" w:rsidRDefault="004A79A5" w:rsidP="004A79A5">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="73F7ED72" w14:textId="77777777" w:rsidR="004A79A5" w:rsidRPr="00757A5C" w:rsidRDefault="004A79A5" w:rsidP="004A79A5">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39959894" w14:textId="481DC806" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MATERIALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B2694" w14:textId="0A28B531" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engineered PVC FREE: Rigid sheet should be high-impact Acrovyn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="004A79A5" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to 50%</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>post-consumer recycled content)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in standard Suede texture</w:t>
+      </w:r>
+      <w:r w:rsidR="00040526" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chemical and stain resistance should be per ASTM D543 standards as established by the manufacturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D3DA2D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Note to Specifier – update appropriate section in red below and delete** </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B65C518" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Nominal Thickness: .040” (1.02 mm), .060” (1.52 mm) and (.075” (1.91 mm) Solid color only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A46EDE8" w14:textId="3754CA3F" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aluminum: Optional aluminum trims to be alloy 6063 T5 with clear or colored anodized finish; minimum strength and durability properties as specified in ASTM B221</w:t>
+      </w:r>
+      <w:r w:rsidR="00040526" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The colored anodized finish is available in eight colors and is not covered under 1.04.G.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E219BFE" w14:textId="01F22D3F" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cured </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ColorFlex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>® II Bacteria Resistant Caulk has a Shore A value of greater than 55 (product considered “pick-resistant” based on industry standards) testing conducted by independent lab in accordance with ASTM C661 and ASTM C920</w:t>
+      </w:r>
+      <w:r w:rsidR="00040526" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6A60BF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Acrovyn trim offering is available for .040” (1.02mm), .060” (1.52 mm) and .075” (1.91 mm) thickness. Vertical, Wainscot, inside and outside corner trims are available in 10’ lengths. Visible trim width is 3/8” (9.53mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0E7ACC" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="39959894" w14:textId="481DC806" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C899DCE" w14:textId="33C63CE7" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="183" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="184" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-    <w:p w14:paraId="3B0B2694" w14:textId="0A28B531" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t>WALL COVERING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2677BC6F" w14:textId="44C26928" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...69 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Engineered PVC FREE rigid sheet to be CS Acrovyn</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0159" w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(with</w:t>
+      </w:r>
+      <w:r w:rsidR="004A79A5" w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> up to 50%</w:t>
       </w:r>
-      <w:r w:rsidR="009A0159" w:rsidRPr="00757A5C">
-[...12 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="009A0159" w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> post-consumer recycled content)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...60 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+    </w:p>
+    <w:p w14:paraId="5A84A492" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="004A79A5">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="195" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="196" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">**Note to Specifier – update appropriate section in red below and delete** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B65C518" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="2DAA625C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="197" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="198" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...67 lines deleted...]
-    <w:p w14:paraId="7E219BFE" w14:textId="01F22D3F" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t xml:space="preserve">Sheet Size: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8C3DC8" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="6A6A60BF" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suede Texture (standard) 4' x10' (1.2m x 3.0M); 4’ x 8’ (1.2m x 2.4m) also available </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2B241C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="0E0E7ACC" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microtexture (optional for select patterns) in .040” thick 4’ x 8’ (1.2m x 2.4m). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E18D734" w14:textId="009DC97C" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Arial"/>
-[...180 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2DAA625C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t xml:space="preserve">Optional textures shall be 43" x 90" or 43” x 114" (1.1m x 2.3m or 2.9m). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0494DE" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="223" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:bidi="en-US"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7C8C3DC8" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t>Finishes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD00494" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="225" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="226" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...163 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Select from one of Acrovyn® solid colors: (color name) (color number)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634C8C3D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+    <w:p w14:paraId="634C8C3D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="236" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="237" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Other colors will not be accepted as “closest standard color” must match exactly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AACDE46" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+    <w:p w14:paraId="0AACDE46" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="2430" w:hanging="270"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="238" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="239" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:bookmarkStart w:id="240" w:name="_Hlk53737516"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk53737516"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="241" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">Acrovyn® Woodgrains, Acrovyn® Brushed Metals, or Acrovyn® </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="240"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="242" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Strata simulated patterns with post-consumer recycled content: (pattern name) (pattern number)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D7DC4D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+    <w:p w14:paraId="24D7DC4D" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="243" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="244" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">Other patterns will not be accepted as “closest standard pattern” must match exactly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082B4AA5" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+    <w:p w14:paraId="082B4AA5" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="245" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="246" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00757A5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="247" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">tandard Acrovyn® Woodgrains, Acrovyn® Brushed Metals, and Acrovyn® Strata sheet size is 4’ x 8’ (1.2m x 2.4m); 4' x 10' (1.2m x 3.0); pattern direction runs parallel to 10' (3.0m) side of sheet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDB5927" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+    <w:p w14:paraId="7FDB5927" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="2430" w:hanging="270"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="248" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="249" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>or Colors to be indicated in the finish schedule from one of manufacturer’s available colors and patterns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF83CBC" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="1CF83CBC" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MyriadPro-Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:bidi="en-US"/>
-          <w:rPrChange w:id="250" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
-          <w:rPrChange w:id="251" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">Specify color-matched caulk, clear caulk, Acrovyn trims or aluminum trims as needed for joints/transitions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3EACAB" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="7A3EACAB" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="252" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...9 lines deleted...]
-    <w:p w14:paraId="51731B0D" w14:textId="3C8E8EA2" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51731B0D" w14:textId="3C8E8EA2" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="253" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="254" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>FABRICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E1902C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="47E1902C" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...18 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General: Fabricate wall covering to comply with requirements indicated for design, dimensions, detail, finish, and sizes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3364C8A5" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+    <w:p w14:paraId="3364C8A5" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="257" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...9 lines deleted...]
-    <w:p w14:paraId="3C72218E" w14:textId="774D0E54" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C72218E" w14:textId="774D0E54" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="258" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="259" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>FINISHES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076549F1" w14:textId="795712F8" w:rsidR="004A79A5" w:rsidRPr="00757A5C" w:rsidDel="00E147D3" w:rsidRDefault="00985A5E" w:rsidP="004A79A5">
+    <w:p w14:paraId="470D810E" w14:textId="58FB0513" w:rsidR="00625EB0" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00252817">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:del w:id="260" w:author="Amy Sweeting" w:date="2026-07-29T15:19:00Z" w16du:dateUtc="2026-07-29T19:19:00Z"/>
-[...61 lines deleted...]
-          </w:rPrChange>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>General: Comply with NAAMM "Metal Finishes Manual" for recommendations relative to applications and designations of finishes</w:t>
+      </w:r>
+      <w:r w:rsidR="004A79A5" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47971814" w14:textId="77777777" w:rsidR="004A79A5" w:rsidRPr="00E147D3" w:rsidDel="00E147D3" w:rsidRDefault="004A79A5">
+    <w:p w14:paraId="296FBC9D" w14:textId="77777777" w:rsidR="00625EB0" w:rsidRPr="00252817" w:rsidRDefault="00625EB0" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669EFF8A" w14:textId="5C04FA77" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ACCESSORIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBE2D4B" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:del w:id="267" w:author="Amy Sweeting" w:date="2026-07-29T15:19:00Z" w16du:dateUtc="2026-07-29T19:19:00Z"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="470D810E" w14:textId="77777777" w:rsidR="00625EB0" w:rsidRPr="00757A5C" w:rsidRDefault="00625EB0">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adhesive and Primer: Acrovyn wall covering shall be furnished as a complete packaged system, including appropriate standard adhesive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DC801F" w14:textId="20CAEB3D" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...41 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bacteria Resistant caulk and trims available for purchase. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>[Specifier note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ColorFlex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II bacteria resistant caulk, used to cover seams in Acrovyn sheet installation, is resistant to bacteria/mold when subjected to ASTM G21 &amp; ASTM G22 requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00040526" w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ZERO bacteria or fungal growth was observed.]  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485CFC0E" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="00252817" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD0A6B9" w14:textId="28C28574" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="274" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="275" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...219 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PART 3 – EXECUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7739161C" w14:textId="77777777" w:rsidR="009A0159" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="290" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0198BE5C" w14:textId="414E5464" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="291" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...14 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="292" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...10 lines deleted...]
-    <w:p w14:paraId="0198BE5C" w14:textId="414E5464" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t>EXAMINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCB76E8" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Verification of conditions: Examine areas and conditions under which work is to be performed and identify conditions detrimental to proper or timely completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279D97EC" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Do not proceed until unsatisfactory conditions have been corrected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D9FE6A" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0225DD" w14:textId="22848860" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="293" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="294" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-    <w:p w14:paraId="5BCB76E8" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167364B5" w14:textId="2E3903E8" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surface preparation: Prior to installation, clean substrate to remove dirt, debris, and loose particles. Perform additional preparation procedures as required by manufacturer's instructions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>Minimum Level 3 wall finish is required; for surfaces with Level 5 finish, ensure the surface and any surface coatings are fully dry and cured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB44F73" w14:textId="6BC8E22F" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="009A0159">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Protection: Take all necessary steps to prevent damage to material during installation as required in manufacturer's installation instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5358CD43" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="3D0225DD" w14:textId="22848860" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Protection: Take all necessary steps to prevent damage to material during installation as required in manufacturer's installation instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C75F0E" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B965C26" w14:textId="03DE046A" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="300" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="301" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...86 lines deleted...]
-    <w:p w14:paraId="5358CD43" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:t>INSTALLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625A0341" w14:textId="1525ED80" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="4B965C26" w14:textId="03DE046A" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Install the work of this section in strict accordance with the manufacturer's recommendations using approved adhesive</w:t>
+      </w:r>
+      <w:r w:rsidR="00040526" w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="MyriadPro-Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Note there are special installation instructions for non-standard conditions: radius walls, tile, CMU block, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323BD292" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Temperature at the time of installation must be between 65-75ºF (18-24ºC) and be maintained for at least 48 hours after the installation to allow for proper adhesive set-up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C09EB7A" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Relative humidity shall not exceed 80%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639B8940" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Do not expose wall covering to direct sunlight during or after installation. This will cause the surface temperature to rise, which in turn will cause bubbles and delamination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED4599" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0993E743" w14:textId="0986B415" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="310" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="311" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-    <w:p w14:paraId="625A0341" w14:textId="1525ED80" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CLEANING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1B9F4E" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="323BD292" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>General: Immediately upon completion of installation, clean material in accordance with manufacturer's recommended cleaning method.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BB1C05" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3C09EB7A" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00757A5C" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Remove surplus materials, rubbish and debris resulting from installation as work progresses and upon completion of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052EDDDC" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720205EE" w14:textId="5D1FF58E" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PROTECTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AA6077" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri Light"/>
-[...75 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Protect installed materials to prevent damage by other trades. Use materials that may be easily removed without leaving residue or permanent stains.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D43895F" w14:textId="77777777" w:rsidR="00985A5E" w:rsidRPr="00252817" w:rsidRDefault="00985A5E" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FA010A" w14:textId="6F37DAFF" w:rsidR="00985A5E" w:rsidRPr="003E0425" w:rsidRDefault="009A0159" w:rsidP="00985A5E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="323" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rPrChange w:id="324" w:author="Amy Sweeting" w:date="2026-07-29T15:17:00Z" w16du:dateUtc="2026-07-29T19:17:00Z">
-[...203 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A56B586" w14:textId="77777777" w:rsidR="006A67C8" w:rsidRPr="00757A5C" w:rsidRDefault="006A67C8">
-[...23 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0AA1BC6F" w14:textId="77777777" w:rsidR="006A67C8" w:rsidRPr="009A0159" w:rsidRDefault="006A67C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         </w:rPr>
         <w:sectPr w:rsidR="006A67C8" w:rsidRPr="009A0159" w:rsidSect="004A79A5">
-          <w:headerReference w:type="default" r:id="rId10"/>
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12600" w:h="16200"/>
           <w:pgMar w:top="1440" w:right="1134" w:bottom="1080" w:left="1296" w:header="348" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="374B3264" w14:textId="0F38C65C" w:rsidR="006A67C8" w:rsidRPr="009A0159" w:rsidRDefault="006A67C8" w:rsidP="009A0159">
       <w:pPr>
         <w:spacing w:before="119"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A67C8" w:rsidRPr="009A0159">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12600" w:h="16200"/>
       <w:pgMar w:top="880" w:right="1020" w:bottom="280" w:left="1160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="3" w:space="720" w:equalWidth="0">
         <w:col w:w="3544" w:space="40"/>
         <w:col w:w="3435" w:space="76"/>
         <w:col w:w="3325"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17D8F2F2" w14:textId="77777777" w:rsidR="00F50691" w:rsidRDefault="00F50691" w:rsidP="008312E4">
+    <w:p w14:paraId="7EB2B0E6" w14:textId="77777777" w:rsidR="00D57A8F" w:rsidRDefault="00D57A8F" w:rsidP="008312E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37079787" w14:textId="77777777" w:rsidR="00F50691" w:rsidRDefault="00F50691" w:rsidP="008312E4">
+    <w:p w14:paraId="3F621739" w14:textId="77777777" w:rsidR="00D57A8F" w:rsidRDefault="00D57A8F" w:rsidP="008312E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0603030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sabon LT Pro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02020602060506020403"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63FB10D4" w14:textId="77777777" w:rsidR="00254EF5" w:rsidRDefault="00254EF5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3022ADDA" w14:textId="60E9FA6A" w:rsidR="00254EF5" w:rsidRDefault="00CF2809" w:rsidP="00254EF5">
     <w:pPr>
       <w:spacing w:before="119"/>
       <w:ind w:left="929"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         <w:b/>
         <w:sz w:val="11"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="231F20"/>
         <w:spacing w:val="-12"/>
         <w:sz w:val="27"/>
       </w:rPr>
       <w:drawing>
@@ -6089,51 +3709,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4EDE04D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:189.75pt;margin-top:8.35pt;width:157.5pt;height:26.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5BNoSFgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykSdsZcYqsRYYB&#10;RVsgHXpWZCkWIImapMTOfv0oOV/rdhqWg0KJ9CP5Hjm764wmO+GDAlvR0WBIibAcamU3Ff3+uvx0&#10;S0mIzNZMgxUV3YtA7+YfP8xaV4oxNKBr4QmC2FC2rqJNjK4sisAbYVgYgBMWnRK8YRGvflPUnrWI&#10;bnQxHg6vixZ87TxwEQK+PvROOs/4Ugoen6UMIhJdUawt5tPnc53OYj5j5cYz1yh+KIP9QxWGKYtJ&#10;T1APLDKy9eoPKKO4hwAyDjiYAqRUXOQesJvR8F03q4Y5kXtBcoI70RT+Hyx/2q3ciyex+wIdCpgI&#10;aV0oAz6mfjrpTfrHSgn6kcL9iTbRRcLxEXUYjqfo4ui7wt/NNMEU56+dD/GrAEOSUVGPsmS22O4x&#10;xD70GJKSWVgqrbM02pK2otdXCP+bB8G1xRznWpMVu3VHVH3RxxrqPbbnoVc+OL5UWMMjC/GFeZQa&#10;y8bxjc94SA2YCw4WJQ34n397T/GoAHopaXF0Khp+bJkXlOhvFrX5PJpM0qzly2R6M8aLv/SsLz12&#10;a+4Bp3OEi+J4NlN81EdTejBvOOWLlBVdzHLMXdF4NO9jP9C4JVwsFjkIp8ux+GhXjifoxF1i+LV7&#10;Y94dZIgo4BMch4yV79ToY3vWF9sIUmWpEs89qwf6cTKz2IctSqN/ec9R512f/wIAAP//AwBQSwME&#10;FAAGAAgAAAAhAFMI8uDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiT&#10;rVUK1G4JaUJMiB5ALt6m3aFt7O7W7gKVX+9w0tvMvJc338uWo+nEiQbfOqvgcRKBIFs53dpawf5j&#10;/TAH4QNajZ2zpOCHPCzz25sMU+3OdkunXagFh1ifooImhD6V0lcNGfQT15Nl7eAGg4HXoZZ6wDOH&#10;m07GUZRIg63lDw32VDRUfe2ORsGmWL/jtozN/NIVr2+HVf+9/5wqdX83rl5ABBrDnxmu+IwOOTOV&#10;7mi1F52Cp9liylYWkhkINiSLZz6U1yEGmWfyf4P8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALkE2hIWAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFMI8uDgAAAACQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:189.75pt;margin-top:8.35pt;width:157.5pt;height:26.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC5BNoSFgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykSdsZcYqsRYYB&#13;&#10;RVsgHXpWZCkWIImapMTOfv0oOV/rdhqWg0KJ9CP5Hjm764wmO+GDAlvR0WBIibAcamU3Ff3+uvx0&#13;&#10;S0mIzNZMgxUV3YtA7+YfP8xaV4oxNKBr4QmC2FC2rqJNjK4sisAbYVgYgBMWnRK8YRGvflPUnrWI&#13;&#10;bnQxHg6vixZ87TxwEQK+PvROOs/4Ugoen6UMIhJdUawt5tPnc53OYj5j5cYz1yh+KIP9QxWGKYtJ&#13;&#10;T1APLDKy9eoPKKO4hwAyDjiYAqRUXOQesJvR8F03q4Y5kXtBcoI70RT+Hyx/2q3ciyex+wIdCpgI&#13;&#10;aV0oAz6mfjrpTfrHSgn6kcL9iTbRRcLxEXUYjqfo4ui7wt/NNMEU56+dD/GrAEOSUVGPsmS22O4x&#13;&#10;xD70GJKSWVgqrbM02pK2otdXCP+bB8G1xRznWpMVu3VHVH3RxxrqPbbnoVc+OL5UWMMjC/GFeZQa&#13;&#10;y8bxjc94SA2YCw4WJQ34n397T/GoAHopaXF0Khp+bJkXlOhvFrX5PJpM0qzly2R6M8aLv/SsLz12&#13;&#10;a+4Bp3OEi+J4NlN81EdTejBvOOWLlBVdzHLMXdF4NO9jP9C4JVwsFjkIp8ux+GhXjifoxF1i+LV7&#13;&#10;Y94dZIgo4BMch4yV79ToY3vWF9sIUmWpEs89qwf6cTKz2IctSqN/ec9R512f/wIAAP//AwBQSwME&#13;&#10;FAAGAAgAAAAhAMVBfAjkAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuLGU&#13;&#10;wrqtazpNRRMSgsPGLtzcJmsrGqc02Vb4erwTXCzb7/n5vWw12k6czOBbRwruJxEIQ5XTLdUK9u+b&#13;&#10;uzkIH5A0do6Mgm/jYZVfX2WYanemrTntQi1YhHyKCpoQ+lRKXzXGop+43hBjBzdYDDwOtdQDnlnc&#13;&#10;djKOokRabIk/NNibojHV5+5oFbwUmzfclrGd/3TF8+th3X/tP6ZK3d6MT0su6yWIYMbwdwGXDOwf&#13;&#10;cjZWuiNpLzoFD7PFlKkMJDMQTEgWj7woL00MMs/k/xj5LwAAAP//AwBQSwECLQAUAAYACAAAACEA&#13;&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#13;&#10;BgAIAAAAIQC5BNoSFgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQDFQXwI5AAAAA4BAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQ&#13;&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="6F4C5CFD" w14:textId="4FC46A9C" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00625EB0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                       <w:t>Questions?</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00625EB0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="-9"/>
@@ -6292,578 +3912,679 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="10B5C516" w14:textId="77777777" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00625EB0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                             <w:t>c-sgroup.com | 800.233.8493</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5B0F9CE8" w14:textId="1DBA1B5E" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
+                        <w:p w14:paraId="5B0F9CE8" w14:textId="231D4729" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00625EB0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                             <w:t>©</w:t>
                           </w:r>
                           <w:r w:rsidR="004A79A5" w:rsidRPr="00625EB0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
-                            <w:t>2025</w:t>
+                            <w:t>202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003E0425">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">6 </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00625EB0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Construction Specialties, Inc.</w:t>
+                            <w:t>Construction Specialties, Inc.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="79E2AF07" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:384.7pt;margin-top:8.35pt;width:128.25pt;height:26.25pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmssdaGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C812s7viQrryM3katK&#10;VhLJqfKMWfAisQwF7F336zuwvintU5R9YAdmmMs5h9l9W2uyF84rMAUd9PqUCMOhVGZb0F+vy2+3&#10;lPjATMk0GFHQg/D0fv71y6yxuRhCBboUjmAS4/PGFrQKweZZ5nklauZ7YIVBpwRXs4Bbt81KxxrM&#10;Xuts2O9PsgZcaR1w4T2ePnZOOk/5pRQ8PEvpRSC6oNhbSKtL6yau2XzG8q1jtlL82Ab7QBc1UwaL&#10;nlM9ssDIzql/UtWKO/AgQ49DnYGUios0A04z6L+bZl0xK9IsCI63Z5j856XlT/u1fXEktN+hRQIj&#10;II31ucfDOE8rXR3/2ClBP0J4OMMm2kB4vDQZ3k6nY0o4+m7wQxvTZJfb1vnwQ0BNolFQh7QktNh+&#10;5UMXegqJxQwsldaJGm1IU9DJzbifLpw9mFwbrHHpNVqh3bRElQUdnubYQHnA8Rx0zHvLlwp7WDEf&#10;XphDqnEilG94xkVqwFpwtCipwP3533mMRwbQS0mD0imo/71jTlCifxrk5m4wGkWtpc1oPB3ixl17&#10;Ntces6sfANU5wIdieTJjfNAnUzqo31Dli1gVXcxwrF3QcDIfQidofCVcLBYpCNVlWViZteUxdUQ1&#10;IvzavjFnjzQEJPAJTiJj+Ts2utiOj8UugFSJqohzh+oRflRmIvv4iqL0r/cp6vLW538BAAD//wMA&#10;UEsDBBQABgAIAAAAIQCOmQNI4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9h&#10;GcGb3Rhs2sRsSgkUQfTQ2ou3SXaaBLOzMbtto7/e7akeh/fx3jf5ajK9ONHoOssKHmcRCOLa6o4b&#10;BfuPzcMShPPIGnvLpOCHHKyK25scM23PvKXTzjcilLDLUEHr/ZBJ6eqWDLqZHYhDdrCjQR/OsZF6&#10;xHMoN72MoyiRBjsOCy0OVLZUf+2ORsFruXnHbRWb5W9fvrwd1sP3/nOu1P3dtH4G4WnyVxgu+kEd&#10;iuBU2SNrJ3oFiyR9CmgIkgWICxDF8xREpSBJY5BFLv+/UPwBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJrLHWhoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAjpkDSOEAAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="79E2AF07" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:384.7pt;margin-top:8.35pt;width:128.25pt;height:26.25pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAmssdaGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C812s7viQrryM3katK&#13;&#10;VhLJqfKMWfAisQwF7F336zuwvintU5R9YAdmmMs5h9l9W2uyF84rMAUd9PqUCMOhVGZb0F+vy2+3&#13;&#10;lPjATMk0GFHQg/D0fv71y6yxuRhCBboUjmAS4/PGFrQKweZZ5nklauZ7YIVBpwRXs4Bbt81KxxrM&#13;&#10;Xuts2O9PsgZcaR1w4T2ePnZOOk/5pRQ8PEvpRSC6oNhbSKtL6yau2XzG8q1jtlL82Ab7QBc1UwaL&#13;&#10;nlM9ssDIzql/UtWKO/AgQ49DnYGUios0A04z6L+bZl0xK9IsCI63Z5j856XlT/u1fXEktN+hRQIj&#13;&#10;II31ucfDOE8rXR3/2ClBP0J4OMMm2kB4vDQZ3k6nY0o4+m7wQxvTZJfb1vnwQ0BNolFQh7QktNh+&#13;&#10;5UMXegqJxQwsldaJGm1IU9DJzbifLpw9mFwbrHHpNVqh3bRElQUdnubYQHnA8Rx0zHvLlwp7WDEf&#13;&#10;XphDqnEilG94xkVqwFpwtCipwP3533mMRwbQS0mD0imo/71jTlCifxrk5m4wGkWtpc1oPB3ixl17&#13;&#10;Ntces6sfANU5wIdieTJjfNAnUzqo31Dli1gVXcxwrF3QcDIfQidofCVcLBYpCNVlWViZteUxdUQ1&#13;&#10;IvzavjFnjzQEJPAJTiJj+Ts2utiOj8UugFSJqohzh+oRflRmIvv4iqL0r/cp6vLW538BAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQC2IYdR5QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LbsIwELxX6j9Y&#13;&#10;W6m34hCVQEIchFKhSlU5QLn05sQmibDXaWwg7dd3ObWXkVYzO498NVrDLnrwnUMB00kETGPtVIeN&#13;&#10;gMPH5mkBzAeJShqHWsC39rAq7u9ymSl3xZ2+7EPDyAR9JgW0IfQZ575utZV+4nqNxB3dYGWgc2i4&#13;&#10;GuSVzK3hcRQl3MoOKaGVvS5bXZ/2Zyvgrdxs5a6K7eLHlK/vx3X/dficCfH4ML4sCdZLYEGP4e8D&#13;&#10;bhuoPxRUrHJnVJ4ZAfMkfSYpEckc2E0QxbMUWCUgSWPgRc7/7yh+AQAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhACayx1oaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhALYhh1HlAAAADwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="10B5C516" w14:textId="77777777" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00625EB0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                       <w:t>c-sgroup.com | 800.233.8493</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5B0F9CE8" w14:textId="1DBA1B5E" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
+                  <w:p w14:paraId="5B0F9CE8" w14:textId="231D4729" w:rsidR="00254EF5" w:rsidRPr="00625EB0" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00625EB0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                       <w:t>©</w:t>
                     </w:r>
                     <w:r w:rsidR="004A79A5" w:rsidRPr="00625EB0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
-                      <w:t>2025</w:t>
+                      <w:t>202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003E0425">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">6 </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00625EB0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Construction Specialties, Inc.</w:t>
+                      <w:t>Construction Specialties, Inc.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="53AA7DEF" w14:textId="685E4229" w:rsidR="00254EF5" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
     <w:pPr>
       <w:spacing w:before="119"/>
       <w:ind w:left="929"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         <w:b/>
         <w:color w:val="231F20"/>
         <w:spacing w:val="-12"/>
         <w:sz w:val="27"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
         <w:b/>
         <w:color w:val="231F20"/>
         <w:spacing w:val="-12"/>
         <w:sz w:val="27"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B68FEE7" w14:textId="77777777" w:rsidR="008312E4" w:rsidRDefault="00254EF5" w:rsidP="00254EF5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:br w:type="column"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BBC54D2" w14:textId="77777777" w:rsidR="00F50691" w:rsidRDefault="00F50691" w:rsidP="008312E4">
+    <w:p w14:paraId="1B8C84BE" w14:textId="77777777" w:rsidR="00D57A8F" w:rsidRDefault="00D57A8F" w:rsidP="008312E4">
       <w:bookmarkStart w:id="0" w:name="_Hlk135317685"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05F27E72" w14:textId="77777777" w:rsidR="00F50691" w:rsidRDefault="00F50691" w:rsidP="008312E4">
+    <w:p w14:paraId="74F96B67" w14:textId="77777777" w:rsidR="00D57A8F" w:rsidRDefault="00D57A8F" w:rsidP="008312E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B8D385A" w14:textId="6DC62480" w:rsidR="00040526" w:rsidRPr="00625EB0" w:rsidRDefault="009A0159" w:rsidP="009A0159">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B8D385A" w14:textId="6DC62480" w:rsidR="00040526" w:rsidRPr="00252817" w:rsidRDefault="009A0159" w:rsidP="009A0159">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="D2232A"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:spacing w:val="-8"/>
         <w:lang w:bidi="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00625EB0">
+    <w:r w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Myriad Pro" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23B7BF3F" wp14:editId="1C5B81A6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>5474335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>140335</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="880110" cy="274320"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="880110" cy="274320"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F6C8360" w14:textId="2DCB6E20" w:rsidR="00040526" w:rsidRPr="00625EB0" w:rsidRDefault="009A0159">
+                        <w:p w14:paraId="7F6C8360" w14:textId="6963C83C" w:rsidR="00040526" w:rsidRPr="003E0425" w:rsidRDefault="003E0425" w:rsidP="00252817">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
-                            <w:pPrChange w:id="338" w:author="Amy Sweeting" w:date="2026-07-29T15:18:00Z" w16du:dateUtc="2026-07-29T19:18:00Z">
-[...3 lines deleted...]
-                            </w:pPrChange>
                           </w:pPr>
-                          <w:del w:id="339" w:author="Amy Sweeting" w:date="2026-07-29T15:18:00Z" w16du:dateUtc="2026-07-29T19:18:00Z">
-[...9 lines deleted...]
-                          <w:r w:rsidRPr="00625EB0">
+                          <w:r w:rsidRPr="003E0425">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>SG.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                             <w:t>AWCAS.0</w:t>
                           </w:r>
-                          <w:ins w:id="340" w:author="Amy Sweeting" w:date="2026-07-29T16:30:00Z" w16du:dateUtc="2026-07-29T20:30:00Z">
-[...19 lines deleted...]
-                          <w:r w:rsidRPr="00625EB0">
+                          <w:r w:rsidR="00ED2040" w:rsidRPr="003E0425">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                          <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:ins w:id="342" w:author="Amy Sweeting" w:date="2026-07-29T16:30:00Z" w16du:dateUtc="2026-07-29T20:30:00Z">
-[...18 lines deleted...]
-                          </w:del>
+                          <w:r w:rsidR="00ED2040" w:rsidRPr="003E0425">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="23B7BF3F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:431.05pt;margin-top:11.05pt;width:69.3pt;height:21.6pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg50BzBgIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xnyZpacaquXadJ&#10;3Tqp2w8gGGI04BiQ2Nmv74HdNOrepvFwAu747r7vjvXVYDQ5CB8U2IZWs5ISYTm0yu4a+vPH3bsV&#10;JSEy2zINVjT0KAK92rx9s+5dLebQgW6FJwhiQ927hnYxurooAu+EYWEGTlh0SvCGRTz6XdF61iO6&#10;0cW8LD8UPfjWeeAiBLy9HZ10k/GlFDw+SBlEJLqhWFvM1me7TbbYrFm988x1ik9lsH+owjBlMekJ&#10;6pZFRvZe/QVlFPcQQMYZB1OAlIqLzAHZVOUrNo8dcyJzQXGCO8kU/h8s/3Z4dN89icNHGLCBmURw&#10;98B/BWLhpmN2J669h74TrMXEVZKs6F2op6dJ6lCHBLLtv0KLTWb7CBlokN4kVZAnQXRswPEkuhgi&#10;4Xi5WpVVhR6OrvnF4v08N6Vg9fNj50P8LMCQtGmox55mcHa4DzEVw+rnkJTLwp3SOvdVW9I39HI5&#10;X+YHZx6jIo6dVgbzl2mNg5A4frJtfhyZ0uMeE2g7kU48R8Zx2A4YmMhvoT0ifQ/jeOF3iA9opAZM&#10;z7VylHTg/7y+S3HYSfRQ0uMINjT83jMvKNFfLEp9WS0WaWbzYbG8QGWIP/dszz3McoRqaKRk3N7E&#10;POejJtfYEqmyXC8VT5xwtLKK0zdIs3t+zlEvn3XzBAAA//8DAFBLAwQUAAYACAAAACEAg9P3RN4A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j7D5GRuLFkhZVR6k4IxHVo40PiljVe&#10;W61xqiZby79feoKTZfnR6+fN16NtxZl63zhGWMwVCOLSmYYrhM+Pt9sVCB80G906JoRf8rAuZle5&#10;zowbeEvnXahEDGGfaYQ6hC6T0pc1We3nriOOt4PrrQ5x7Stpej3EcNvKRKlUWt1w/FDrjl5qKo+7&#10;k0X42hx+vu/Ve/Vql93gRiXZPkrEm+vx+QlEoDH8wTDpR3UootPendh40SKs0mQRUYRkmhOglHoA&#10;sUdIl3cgi1z+r1BcAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODnQHMGAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIPT90TeAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:431.05pt;margin-top:11.05pt;width:69.3pt;height:21.6pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDg50BzBgIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xnyZpacaquXadJ&#13;&#10;3Tqp2w8gGGI04BiQ2Nmv74HdNOrepvFwAu747r7vjvXVYDQ5CB8U2IZWs5ISYTm0yu4a+vPH3bsV&#13;&#10;JSEy2zINVjT0KAK92rx9s+5dLebQgW6FJwhiQ927hnYxurooAu+EYWEGTlh0SvCGRTz6XdF61iO6&#13;&#10;0cW8LD8UPfjWeeAiBLy9HZ10k/GlFDw+SBlEJLqhWFvM1me7TbbYrFm988x1ik9lsH+owjBlMekJ&#13;&#10;6pZFRvZe/QVlFPcQQMYZB1OAlIqLzAHZVOUrNo8dcyJzQXGCO8kU/h8s/3Z4dN89icNHGLCBmURw&#13;&#10;98B/BWLhpmN2J669h74TrMXEVZKs6F2op6dJ6lCHBLLtv0KLTWb7CBlokN4kVZAnQXRswPEkuhgi&#13;&#10;4Xi5WpVVhR6OrvnF4v08N6Vg9fNj50P8LMCQtGmox55mcHa4DzEVw+rnkJTLwp3SOvdVW9I39HI5&#13;&#10;X+YHZx6jIo6dVgbzl2mNg5A4frJtfhyZ0uMeE2g7kU48R8Zx2A4YmMhvoT0ifQ/jeOF3iA9opAZM&#13;&#10;z7VylHTg/7y+S3HYSfRQ0uMINjT83jMvKNFfLEp9WS0WaWbzYbG8QGWIP/dszz3McoRqaKRk3N7E&#13;&#10;POejJtfYEqmyXC8VT5xwtLKK0zdIs3t+zlEvn3XzBAAA//8DAFBLAwQUAAYACAAAACEAOdOBI+AA&#13;&#10;AAAPAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNxY8kKK6OrOyEmrqANNolb1nht&#13;&#10;ReNUTbaWf096gost6z2/j3w92lZcqPeNY4T5TIEgLp1puEL4/Hi9W4LwQbPRrWNC+CEP6+L6KteZ&#13;&#10;cQNv6bILlYgi7DONUIfQZVL6siar/cx1xBE7ud7qEM++kqbXQxS3rUyUSqXVDUeHWnf0UlP5vTtb&#13;&#10;hP3b6evwoN6rjV10gxuVZPskEW9vxs0qjucViEBj+PuAqUPMD0UMdnRnNl60CMs0mUcqQjLtiaCU&#13;&#10;egRxREgX9yCLXP7vUfwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4OdAcwYCAAD0AwAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOdOBI+AAAAAP&#13;&#10;AQAADwAAAAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#13;&#10;AA==&#13;&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7F6C8360" w14:textId="2DCB6E20" w:rsidR="00040526" w:rsidRPr="00625EB0" w:rsidRDefault="009A0159">
+                  <w:p w14:paraId="7F6C8360" w14:textId="6963C83C" w:rsidR="00040526" w:rsidRPr="003E0425" w:rsidRDefault="003E0425" w:rsidP="00252817">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
-                      <w:pPrChange w:id="344" w:author="Amy Sweeting" w:date="2026-07-29T15:18:00Z" w16du:dateUtc="2026-07-29T19:18:00Z">
-[...3 lines deleted...]
-                      </w:pPrChange>
                     </w:pPr>
-                    <w:del w:id="345" w:author="Amy Sweeting" w:date="2026-07-29T15:18:00Z" w16du:dateUtc="2026-07-29T19:18:00Z">
-[...9 lines deleted...]
-                    <w:r w:rsidRPr="00625EB0">
+                    <w:r w:rsidRPr="003E0425">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>SG.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                       <w:t>AWCAS.0</w:t>
                     </w:r>
-                    <w:ins w:id="346" w:author="Amy Sweeting" w:date="2026-07-29T16:30:00Z" w16du:dateUtc="2026-07-29T20:30:00Z">
-[...19 lines deleted...]
-                    <w:r w:rsidRPr="00625EB0">
+                    <w:r w:rsidR="00ED2040" w:rsidRPr="003E0425">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                    <w:r w:rsidR="009A0159" w:rsidRPr="003E0425">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
-                    <w:ins w:id="348" w:author="Amy Sweeting" w:date="2026-07-29T16:30:00Z" w16du:dateUtc="2026-07-29T20:30:00Z">
-[...18 lines deleted...]
-                    </w:del>
+                    <w:r w:rsidR="00ED2040" w:rsidRPr="003E0425">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>INTERIOR</w:t>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:spacing w:val="27"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>PRODUCT</w:t>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:spacing w:val="28"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>SOLUTIONS</w:t>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:spacing w:val="15"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
-    <w:r w:rsidR="00040526" w:rsidRPr="00625EB0">
+    <w:r w:rsidR="00040526" w:rsidRPr="00252817">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="414042"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> SPECIFICATION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0045563D" w14:textId="4EECCECB" w:rsidR="008312E4" w:rsidRDefault="008312E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02C4571B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3168C646"/>
+    <w:styleLink w:val="CurrentList4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AAA5CA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C34E211C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6942,66 +4663,67 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195A43AC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1816727C"/>
+    <w:tmpl w:val="2960BEAA"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -7009,113 +4731,391 @@
       <w:lvlText w:val="%3. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%4)  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%5)  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%6)  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1E4B79"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DAAEF1D6"/>
+    <w:styleLink w:val="CurrentList5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304D2539"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1816727C"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33673185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFC059FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2162" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7184,51 +5184,197 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6482" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7202" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422B381E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CB68D2A"/>
+    <w:styleLink w:val="CurrentList6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45DA004E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="48FA12C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7307,51 +5453,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495873DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F780A68C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.0%1 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7450,51 +5596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B74E71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="09C87920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7580,51 +5726,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C4610B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0EE9C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.0%1 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7709,51 +5855,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B86189"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DAAEF1D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7838,51 +5984,197 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58BB38F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E39EB31C"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D0D1697"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA643F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7961,51 +6253,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63F16C7B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2585BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8087,51 +6379,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68D0439F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D64CD67C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.0%1  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2.  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8210,51 +6502,197 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4680" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5400" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7F379F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1B89A0A"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.0%1 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1224"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1854"/>
+        </w:tabs>
+        <w:ind w:left="1854" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2304" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%5)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3744"/>
+        </w:tabs>
+        <w:ind w:left="3024" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%6)  "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4464"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5184"/>
+        </w:tabs>
+        <w:ind w:left="4464" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5544"/>
+        </w:tabs>
+        <w:ind w:left="5184" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6264"/>
+        </w:tabs>
+        <w:ind w:left="5904" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B3C0E4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC7892BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.0%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8336,51 +6774,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB505D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53844136"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2162" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8450,262 +6888,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6482" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7202" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1619217106">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="336424728">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1010330989">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="749693477">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1411846881">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="753284741">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1365787709">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="331372451">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1385985920">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="140999764">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="630786449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1245647316">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1864130719">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="336424728">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="753284741">
+  <w:num w:numId="14" w16cid:durableId="481429925">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="15" w16cid:durableId="788476088">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="998070993">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="496844526">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1912154159">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="315306934">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="286353885">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A67C8"/>
     <w:rsid w:val="00040526"/>
     <w:rsid w:val="000A5565"/>
     <w:rsid w:val="001046F0"/>
     <w:rsid w:val="0013613C"/>
     <w:rsid w:val="00193862"/>
     <w:rsid w:val="00193A17"/>
     <w:rsid w:val="001B78CE"/>
+    <w:rsid w:val="00252817"/>
     <w:rsid w:val="00254EF5"/>
     <w:rsid w:val="00344A71"/>
     <w:rsid w:val="003A59E5"/>
     <w:rsid w:val="003B5E08"/>
     <w:rsid w:val="003C022D"/>
+    <w:rsid w:val="003E0425"/>
     <w:rsid w:val="00444C17"/>
     <w:rsid w:val="0048681E"/>
     <w:rsid w:val="0049289D"/>
     <w:rsid w:val="00495701"/>
     <w:rsid w:val="004A79A5"/>
     <w:rsid w:val="004F72FE"/>
     <w:rsid w:val="005515AC"/>
     <w:rsid w:val="0059282D"/>
     <w:rsid w:val="00595B2D"/>
     <w:rsid w:val="005F21BD"/>
     <w:rsid w:val="005F2A2E"/>
     <w:rsid w:val="00625EB0"/>
     <w:rsid w:val="00660053"/>
     <w:rsid w:val="006776F8"/>
     <w:rsid w:val="0068270A"/>
     <w:rsid w:val="006A0C88"/>
     <w:rsid w:val="006A610C"/>
     <w:rsid w:val="006A67C8"/>
     <w:rsid w:val="006B2881"/>
     <w:rsid w:val="006E610C"/>
     <w:rsid w:val="006F7C2D"/>
     <w:rsid w:val="00735E0D"/>
+    <w:rsid w:val="00743692"/>
     <w:rsid w:val="0074684D"/>
     <w:rsid w:val="00757A5C"/>
     <w:rsid w:val="00773BE7"/>
     <w:rsid w:val="007C5B4E"/>
     <w:rsid w:val="008312E4"/>
     <w:rsid w:val="00862DD7"/>
     <w:rsid w:val="00867A52"/>
     <w:rsid w:val="00940DF9"/>
+    <w:rsid w:val="009744AA"/>
     <w:rsid w:val="00985A5E"/>
     <w:rsid w:val="00996A63"/>
     <w:rsid w:val="009A0159"/>
     <w:rsid w:val="00A10930"/>
     <w:rsid w:val="00A54AD0"/>
     <w:rsid w:val="00A63755"/>
     <w:rsid w:val="00A83DDE"/>
     <w:rsid w:val="00A94A9B"/>
     <w:rsid w:val="00AA2F45"/>
     <w:rsid w:val="00AC37F6"/>
     <w:rsid w:val="00AD4670"/>
     <w:rsid w:val="00AF3A97"/>
     <w:rsid w:val="00B002E4"/>
     <w:rsid w:val="00B53F9D"/>
     <w:rsid w:val="00BD3D8F"/>
     <w:rsid w:val="00C26C09"/>
     <w:rsid w:val="00C66668"/>
     <w:rsid w:val="00C95605"/>
     <w:rsid w:val="00CF2809"/>
     <w:rsid w:val="00D30295"/>
+    <w:rsid w:val="00D57A8F"/>
     <w:rsid w:val="00DB43D2"/>
     <w:rsid w:val="00E147D3"/>
     <w:rsid w:val="00E165A7"/>
     <w:rsid w:val="00E70CB9"/>
     <w:rsid w:val="00EA3A21"/>
     <w:rsid w:val="00ED2040"/>
     <w:rsid w:val="00F42013"/>
     <w:rsid w:val="00F50691"/>
     <w:rsid w:val="00FC7019"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="231CA2A2"/>
   <w15:docId w15:val="{6CC37FEA-76A5-440B-AF6B-9D64DB55A3A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9324,75 +7776,135 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC7019"/>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC7019"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E0425"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E0425"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E0425"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
+    <w:name w:val="Current List4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E0425"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList5">
+    <w:name w:val="Current List5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E0425"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList6">
+    <w:name w:val="Current List6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E0425"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="721055551">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-sgroup.com/representative-locator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-sgroup.com/representative-locator" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9945,78 +8457,78 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="895661e7-00bd-4944-b00a-7bd7cd4b2d40"/>
     <ds:schemaRef ds:uri="cf72e4c6-3849-4224-9920-21b81d4c7d89"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E67345C6-B50D-45B5-9C66-90B9B344CD81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9402</Characters>
+  <Pages>5</Pages>
+  <Words>1628</Words>
+  <Characters>9416</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>204</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11029</CharactersWithSpaces>
+  <CharactersWithSpaces>10911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Katherine Rodriguez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 18.2 (Windows)</vt:lpwstr>
   </property>