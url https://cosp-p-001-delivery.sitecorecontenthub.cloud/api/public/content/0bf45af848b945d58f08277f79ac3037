--- v0 (2025-10-02)
+++ v1 (2026-10-22)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F8A8427" w14:textId="2DBF552A" w:rsidR="00B17722" w:rsidRPr="000A46F6" w:rsidRDefault="00C90F1C" w:rsidP="00B17722">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008267E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="D9222A"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidRPr="00D622CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D9222A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -954,94 +954,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Flammability in accordance with ASTM E648, Class I, Critical Radiant Flux, minimum 0.45 watts/m</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAA68C0" w14:textId="4CBD1ED0" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+    <w:p w14:paraId="5B0AB32C" w14:textId="038DBF84" w:rsidR="00A9589F" w:rsidRPr="00A9589F" w:rsidRDefault="00A9589F" w:rsidP="00A9589F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6648">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007F6648">
+      <w:r w:rsidRPr="00A9589F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slip resistance in accordance with ANSI A137.1 / A326.3, Dynamic Coefficient of Friction, when tested in wet conditions, minimum of 0.42 for accessible routes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9589F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[Specifier note: Slip and fall accidents are a major concern in commercial entranceways. We recommend that approved systems be certified by the manufacturer as meeting a minimum coefficient of friction, when tested in wet conditions, of 0.60</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007F6648">
+        <w:t>[Specifier note: Slip and fall accidents are a major concern in commercial entranceways. CS recommends that approved systems be certified by the manufacturer and a third-party source as meeting a minimum dynamic coefficient of friction, when tested in wet conditions, at minimum of 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="006558EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9589F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546A74CE" w14:textId="2EF4C4B9" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -1174,51 +1175,51 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B5E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality Assurance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D01BEC8" w14:textId="21A2412A" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+    <w:p w14:paraId="480AA3F3" w14:textId="468929E1" w:rsidR="007F6648" w:rsidRPr="00714640" w:rsidRDefault="007F6648" w:rsidP="00714640">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1122"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[Specifier note:</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -1252,257 +1253,173 @@
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">) Most C/S mats are designed for traffic crossing perpendicular to the rail. ii) When designing an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>entranceway</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is preferable to minimize the need for turning on the mat. iii) We recommend that splices in wider units (above 10') not be positioned in the middle of a door opening wherever possible.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0700E2D4" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+    <w:p w14:paraId="5460F854" w14:textId="73E17CE5" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="0070244C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="360"/>
-          <w:tab w:val="num" w:pos="1108"/>
+          <w:tab w:val="num" w:pos="2119"/>
         </w:tabs>
-        <w:ind w:left="1108"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Slip resistance in accordance with ASTM D-2047-96, Coefficient of Friction, minimum 0.60 for accessible routes. </w:t>
+        <w:ind w:left="1482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard rolling load performance is 500 lb./wheel with larger loading requirements as specified (load applied to a solid 5” x 2” wide polyurethane wheel, 1000 passes without damage). </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>[Specifier note: Slip and fall accidents are a major concern in commercial entranceways. We recommend that approved systems be certified by the manufacturer as meeting a minimum coefficient of friction of 0.60, when tested in wet conditions</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">[Specifier note: For entranceways in businesses such as retail outlets, airports, banks, and casinos, rolling </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="5460F854" w14:textId="73E17CE5" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">load performance is a critical factor. We recommend that units with the highest practical loading capability be specified for such entrances.]  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190A9E8B" w14:textId="7980C39F" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="0070244C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="420"/>
-          <w:tab w:val="num" w:pos="1357"/>
+          <w:tab w:val="num" w:pos="1478"/>
         </w:tabs>
-        <w:ind w:left="1196" w:hanging="386"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="190A9E8B" w14:textId="7980C39F" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+        <w:ind w:left="1478" w:hanging="356"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Single Source Responsibility: Obtain floor grids and frames from one source of a single manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553A9A8A" w14:textId="57FEFE93" w:rsidR="007F6648" w:rsidRDefault="007F6648" w:rsidP="0070244C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="420"/>
-          <w:tab w:val="num" w:pos="1166"/>
+          <w:tab w:val="num" w:pos="1482"/>
         </w:tabs>
-        <w:ind w:left="1166" w:hanging="356"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="553A9A8A" w14:textId="57FEFE93" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+        <w:ind w:left="1482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Utilize superior stainless steel components- type 304</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444776D3" w14:textId="626E4A42" w:rsidR="007F6648" w:rsidRPr="00DC23D6" w:rsidRDefault="00DC23D6" w:rsidP="00DC23D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="420"/>
-          <w:tab w:val="num" w:pos="1170"/>
+          <w:tab w:val="num" w:pos="1482"/>
         </w:tabs>
-        <w:ind w:left="1170" w:hanging="360"/>
-[...59 lines deleted...]
-      <w:r w:rsidR="007F6648" w:rsidRPr="007F6648">
+        <w:ind w:left="1482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Utilize a manufacturer that is ISO 9001 &amp; 14001 certified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A65C91" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D39C6F7" w14:textId="6DEB5A1D" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="187" w:firstLine="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -1978,75 +1895,91 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B5E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEA1F50" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+    <w:p w14:paraId="5AEA1F50" w14:textId="1F5390EA" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Stainless steel - Type 304 (316 available) stainless steel for surface wires and U-clip support structures.</w:t>
+        <w:t>Stainless steel - Type 304 (316 available) stainless steel for surface wires</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and support structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C02237" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A9581B" w14:textId="12A1E62C" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="187" w:firstLine="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
@@ -2064,51 +1997,51 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B5E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Floor Grids</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A5FB9E" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
+    <w:p w14:paraId="73A5FB9E" w14:textId="6FF893AB" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1122"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Model and Description - G6P(xx) GridLine</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2123,87 +2056,297 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>with tread inserts</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be manufactured from type 304 (316 available) stainless steel in 1 1/8" (28.57mm), or 7/8" (22.22mm) depth (select one, delete other). Wires to be .140" (3.55mm) x .125" (3.175mm) connected utilizing a U-clip support structure and spaced .187 (4.75mm) apart. Utilizes a </w:t>
+        <w:t xml:space="preserve"> shall be manufactured from type 304 (316 available) stainless steel in 1 1/8" (28.57mm),</w:t>
+      </w:r>
+      <w:r w:rsidR="00133DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F65FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>and 5/8” (15.875mm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depth (select one, delete other). Wires to be .1</w:t>
+      </w:r>
+      <w:r w:rsidR="000F65FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>" (3.</w:t>
+      </w:r>
+      <w:r w:rsidR="0048352E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>99</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>mm) x .</w:t>
+      </w:r>
+      <w:r w:rsidR="0048352E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>236</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>" (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>99</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm) connected utilizing a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007F6648">
+      <w:r w:rsidR="00EB4D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>stainless steel</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> support structure and spaced .</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>17 (</w:t>
+      </w:r>
+      <w:r w:rsidR="007825D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidR="007825D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm) apart. Utilizes a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>stainless steel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> receiver to accommodate a 1 ¼” wide carpet, recycled rubber, or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>SlipNot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">™ insert (choose one insert type). Spacing of the insert to be specified by designer (specify insert spacing here) Unit must withstand 500 lb./ wheel rolling loads (load applied to a solid 5" x 2" wide polyurethane wheel, 1000 passes without damage). </w:t>
+        <w:t>™ insert (choose one insert type</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8649B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, delete others</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Spacing of the insert to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8649B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>standard 4” (101.6mm) on center or specified by designe</w:t>
+      </w:r>
+      <w:r w:rsidR="0033090D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit must withstand 500 lb./ wheel rolling loads (load applied to a solid 5" x 2" wide polyurethane wheel, 1000 passes without damage). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B2C73F" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07ED669B" w14:textId="77777777" w:rsidR="000B5E3A" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="173" w:firstLine="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
@@ -2318,118 +2461,108 @@
         </w:rPr>
         <w:t xml:space="preserve"> HD™ Carpet</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall meet the Carpet and Rug Institute’s standard for indoor air quality. Fibers shall include a minimum of 100, 12 mil monofilament fibers per square inch and colorfast, solution-dyed nylon. Available in one of </w:t>
       </w:r>
       <w:r w:rsidR="004A2114">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> standard colors as offered by manufacturer. Each carpet fiber and monofilament shall be fusion-bonded to a rigid two-ply backing to prevent fraying and supplied in continuous splice-free lengths. Anti-static carpet fiber shall contain antimicrobial additive and be </w:t>
-[...8 lines deleted...]
-        <w:t>treated with Scotchgard® to reduce soiling. Carpet weight shall be 33-oz./yd².</w:t>
+        <w:t xml:space="preserve"> standard colors as offered by manufacturer. Each carpet fiber and monofilament shall be fusion-bonded to a rigid two-ply backing to prevent fraying and supplied in continuous splice-free lengths. Anti-static carpet fiber shall contain antimicrobial additive and be treated with Scotchgard® to reduce soiling. Carpet weight shall be 33-oz./yd².</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE551AC" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06AD4984" w14:textId="284761C6" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EC - Exterior Carpet</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be solution dyed polypropylene fibers with 50/50 blend of 600/12-denier multi filament and 595/D1 monofilament, available in one of </w:t>
       </w:r>
       <w:r w:rsidR="004A2114">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> standard colors as offered by manufacturer. The texturized fibers have ultraviolet blockers and color as an integral part of the filament. Each carpet fiber and monofilament shall be fusion-bonded to a rigid two-ply backing to prevent fraying and supplied in continuous splice-free lengths. Waterproof fibers do not get soggy, rot, fade or stain. Carpet weight shall be 32-oz./yd².</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC93D05" w14:textId="3BB1773F" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
@@ -2547,68 +2680,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AF54DC" w14:textId="77777777" w:rsidR="000B5E3A" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="187" w:firstLine="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">2.05  </w:t>
       </w:r>
       <w:r w:rsidR="000B5E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000B5E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Grid Frames </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2778,79 +2913,117 @@
         <w:t>SSA-DP - Stainless Steel Angle Frame</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>with drain pan</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be Type 304 stainless steel with 1/8" (3.2mm) exposed surface.  Drain pan to be .050” (1.3mm) Aluminum or Stainless Steel (please choose type) with general purpose PVC drain with stainless steel strainer.</w:t>
+        <w:t xml:space="preserve"> shall be Type 304 stainless steel with 1/8" (3.2mm) exposed surface.  Drain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>pan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be .050” (1.3mm) Aluminum or Stainless Steel (please choose type) with general purpose PVC drain with stainless steel strainer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B50A460" w14:textId="49EDF51C" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>SSNP- Stainless Steel  Deep Pit Frame w/o drain pan</w:t>
+        <w:t xml:space="preserve">SSNP- Stainless </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Steel  Deep</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pit Frame w/o drain pan</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(available with 1 1/8” grid depth only) </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>shall be Type 304 stainless steel with 1/8" (3.2mm) exposed surface at grid perimeter.  Support structure to be comprised of adjustable height - aluminum support feet and legs spaced no more than 12” (304.8mm) on center. Overall depth of grid and framing system to be a minimum of 3” (76.2mm) or maximum of 8” (203.2mm) deep.  Note:  Rolling load capacity for this application is 300 lb. /wheel.</w:t>
@@ -2859,76 +3032,114 @@
     <w:p w14:paraId="4FBEC626" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>SSDP- Stainless Steel  Deep Pit Frame w/ drain pan</w:t>
+        <w:t xml:space="preserve">SSDP- Stainless </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Steel  Deep</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pit Frame w/ drain pan</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(available with 1 1/8” grid depth only) </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>shall be Type 304 stainless steel with 1/8" (3.2mm) exposed surface at grid perimeter.  Support structure to be comprised of adjustable height - aluminum support feet and legs spaced no more than 12” (304.8mm) on center. Overall depth of grid and framing system to be a minimum of 3” (76.2mm) or maximum of 8” (203.2mm) deep.  Drain pan to be .050” (1.3mm) Aluminum or Stainless Steel (please choose type) with general purpose PVC drain with stainless steel strainer. Note:  Rolling load capacity for this application is 300 lb. /wheel.</w:t>
+        <w:t xml:space="preserve">shall be Type 304 stainless steel with 1/8" (3.2mm) exposed surface at grid perimeter.  Support structure to be comprised of adjustable height - aluminum support feet and legs spaced no more than 12” (304.8mm) on center. Overall depth of grid and framing system to be a minimum of 3” (76.2mm) or maximum of 8” (203.2mm) deep.  Drain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>pan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be .050” (1.3mm) Aluminum or Stainless Steel (please choose type) with general purpose PVC drain with stainless steel strainer. Note:  Rolling load capacity for this application is 300 lb. /wheel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C48063" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41C31A96" w14:textId="4159554C" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="000B5E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="173" w:firstLine="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2977,51 +3188,69 @@
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>HL - Hidden Lock Down</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be a 1 1/4” (31.75 mm) x 1 1/4” (31.75mm)  x 1/8” (3.175mm) type 304 stainless steel hold down plate to secure Gridline to concrete surface.</w:t>
+        <w:t xml:space="preserve"> shall be a 1 1/4” (31.75 mm) x 1 1/4” (31.75mm</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)  x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1/8” (3.175mm) type 304 stainless steel hold down plate to secure Gridline to concrete surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AF4469" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E147E9" w14:textId="1A10EC36" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3315,97 +3544,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3F3350" w14:textId="25E31367" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="003F2744" w:rsidP="003F2744">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F6648" w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Install the work of this section in strict accordance with the manufacturer's recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A047CC" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5546CC80" w14:textId="767CF75C" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="007F6648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Set grid type at height recommended by manufacturer for most effective cleaning action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18201D4C" w14:textId="77777777" w:rsidR="007F6648" w:rsidRPr="007F6648" w:rsidRDefault="007F6648" w:rsidP="003F2744">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -3609,128 +3838,128 @@
         <w:t>Defer installation of floor grids until time of substantial completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C9108D" w14:textId="77777777" w:rsidR="001B0AA7" w:rsidRPr="008267E5" w:rsidRDefault="001B0AA7" w:rsidP="001B0AA7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B0AA7" w:rsidRPr="008267E5" w:rsidSect="00C56A0E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1872" w:right="979" w:bottom="1440" w:left="979" w:header="0" w:footer="1051" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A9FBB6" w14:textId="77777777" w:rsidR="000131EF" w:rsidRDefault="000131EF">
+    <w:p w14:paraId="6DCF9EEE" w14:textId="77777777" w:rsidR="001B222B" w:rsidRDefault="001B222B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5137FDC5" w14:textId="77777777" w:rsidR="000131EF" w:rsidRDefault="000131EF">
+    <w:p w14:paraId="144397C1" w14:textId="77777777" w:rsidR="001B222B" w:rsidRDefault="001B222B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Light">
     <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0603030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37A7CBC4" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00A42138">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C16A639" wp14:editId="6BF3BFF5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4368800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9345295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2785563" cy="502920"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
@@ -3817,159 +4046,172 @@
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11B4FDDE" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:ind w:left="1230"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>c-sgroup.com/representative-locator</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="677BDFEC" w14:textId="55AC94F9" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                        <w:p w14:paraId="677BDFEC" w14:textId="5F475691" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                           <w:pPr>
                             <w:spacing w:line="208" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">© Copyright </w:t>
                           </w:r>
                           <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>2020</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Construction Specialties, Inc.  |  </w:t>
+                            <w:t xml:space="preserve"> Construction Specialties, Inc.  </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="00A42138">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="231F20"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">|  </w:t>
                           </w:r>
                           <w:r w:rsidR="00BF7061">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>S</w:t>
                           </w:r>
                           <w:r w:rsidR="008267E5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>G</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                           <w:r w:rsidR="00A56A30">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>G6P</w:t>
                           </w:r>
                           <w:r w:rsidR="007F6648">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>RR</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="008267E5">
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidR="0033090D">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>0720</w:t>
+                            <w:t>1026</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  |</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="10"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00A42138">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="231F20"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
@@ -4001,51 +4243,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5C16A639" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:344pt;margin-top:735.85pt;width:219.35pt;height:39.6pt;z-index:-251662336;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCR5lydoQIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLIQFUUrUhTJO6&#10;F6ndD3DABGtgI9sNdFP/+84mpEmrSdM2PqCzfb67557Hd3U9di3aU6mY4Bn2LzyMKC9Fxfguw98e&#10;CifGSGnCK9IKTjP8RBW+Xr1/dzX0KQ1EI9qKSgRBuEqHPsON1n3quqpsaEfUhegph8NayI5oWMqd&#10;W0kyQPSudQPPW7iDkFUvRUmVgt18OsQrG7+uaam/1LWiGrUZhtq0/Uv735q/u7oi6U6SvmHloQzy&#10;F1V0hHFIegyVE03Qo2RvQnWslEKJWl+UonNFXbOSWgyAxvdeoblvSE8tFmiO6o9tUv8vbPl5/1Ui&#10;VmU4wIiTDih6oKNGt2JEvunO0KsUnO57cNMjbAPLFqnq70T5XYGLe+IzXVDGezt8EhXEI49a2Btj&#10;LTvTI0CNIAzQ8XSkwOQsYTNYxlG0uMSohLPIC5LAcuSSdL7dS6U/UNEhY2RYAsU2OtnfKW2qIens&#10;YpJxUbC2tTS3/GwDHKcdyA1XzZmpwrL2M/GSTbyJQycMFhsn9PLcuSnWobMo/GWUX+brde4/m7x+&#10;mDasqig3aWYF+eGfMXTQ8sT9UUNKtKwy4UxJSu6261aiPQEFF/YztEDxJ27ueRn2GLC8guQHoXcb&#10;JE6xiJdOWISRkyy92PH85DZZeGES5sU5pDvG6b9DQkOGkyiIJtX8Fptnv7fYSNoxDTOiZV2G46MT&#10;SRtKqg2vLLWasHayT1phyn9pBXRsJtoK1mh0Uqset+PhCUAwI+atqJ5AwVKAwECmMN/AaIT8gdEA&#10;syLDHIYZRu1HDk/RjJXZkLOxnQ3CS7iYYY3RZK71NH4ee8l2DcSdnhMXN/BOamYl/FID1G8W8Pot&#10;ksOkMuPldG29Xubp6hcAAAD//wMAUEsDBBQABgAIAAAAIQBIEUfE4QAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1CkxDiVBVSzi1tkDi6sUkC8TqK3ST8PdsT3GY1o9k3&#10;+XaxPZvM6DuHEqKVAGawdrrDRkJ1Kh9SYD4o1Kp3aCT8GA/b4vYmV5l2M76Z6RgaRiXoMyWhDWHI&#10;OPd1a6zyKzcYJO/TjVYFOseG61HNVG57vhYi5lZ1SB9aNZjX1tTfx4uVsH9M1KkqD+OX2HcfuJvm&#10;97I6SHl/t+xegAWzhL8wXPEJHQpiOrsLas96CXGa0pZAxlMSJcCukWgdkzqT2mzEM/Ai5/9nFL8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkeZcnaECAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASBFHxOEAAAAOAQAADwAAAAAAAAAAAAAA&#10;AAD7BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:344pt;margin-top:735.85pt;width:219.35pt;height:39.6pt;z-index:-251662336;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBVzoNCygEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SDuixR0xWwWoS0&#13;&#10;XKSFD3Acu7FIPNaM26R8PWOn6XJ5Q7xYE3t8fM6Zk+3tNPTiaJAc+FperdZSGK+hdX5fy29f71/c&#13;&#10;SEFR+Vb14E0tT4bk7e75s+0YKlNCB31rUDCIp2oMtexiDFVRkO7MoGgFwXg+tICDivyJ+6JFNTL6&#13;&#10;0Bflen1djIBtQNCGiHfv5kO5y/jWGh0/W0smir6WzC3mFfPapLXYbVW1RxU6p8801D+wGJTz/OgF&#13;&#10;6k5FJQ7o/oIanEYgsHGlYSjAWqdN1sBqrtZ/qHnsVDBZC5tD4WIT/T9Y/en4GL6giNNbmHiAWQSF&#13;&#10;B9Dfib0pxkDVuSd5ShWl7mb8CC1PUx0i5BuTxSHJZ0GCYdjp08VdM0WhebN8dbPZXL+UQvPZZl2+&#13;&#10;LrP9haqW2wEpvjcwiFTUEnl6GV0dHygmNqpaWtJjHu5d3+cJ9v63DW5MO5l9IjxTj1MzCdcykzT2&#13;&#10;JKaB9sRyEOZccI656AB/SDFyJmrpObRS9B88W57isxS4FM1SKK/5Yi2jFHP5Ls4xOwR0+45xZ289&#13;&#10;vGHTrMt6njicyfKUs8xzIlOMfv3OXU//ze4nAAAA//8DAFBLAwQUAAYACAAAACEAB0vuw+QAAAAT&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9m/gfNmPizS5UC5SyNI2Gc2uLSY9bdgWUnSXs&#13;&#10;FvDfOz3pZfImb+Z9ZNvZdGzUg2stCggXATCNlVUt1gLKU/GUAHNeopKdRS3gRzvY5vd3mUyVnfBd&#13;&#10;j0dfMxJBl0oBjfd9yrmrGm2kW9heI3GfdjDS0zrUXA1yInHT8WUQRNzIFsmhkb1+bXT1fbwaAfvn&#13;&#10;WJ7K4jB8Bfv2jLtx+ijKgxCPD/PbhsZuA8zr2f99wK0D5Yecgl3sFZVjnYAoSaiQJ+IlDmNgt5Nw&#13;&#10;GRG6EFqtgjXwPOP/u+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFXOg0LKAQAAfwMA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAdL7sPkAAAA&#13;&#10;EwEAAA8AAAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#13;&#10;AAA=&#13;&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="745C3D9F" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="801"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Questions? Connect with a CS</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
@@ -4068,159 +4310,172 @@
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11B4FDDE" w14:textId="77777777" w:rsidR="00AC32EC" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="1230"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>c-sgroup.com/representative-locator</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="677BDFEC" w14:textId="55AC94F9" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
+                  <w:p w14:paraId="677BDFEC" w14:textId="5F475691" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63" w:rsidP="008C0015">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">© Copyright </w:t>
                     </w:r>
                     <w:r w:rsidR="00044E78" w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>2020</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Construction Specialties, Inc.  |  </w:t>
+                      <w:t xml:space="preserve"> Construction Specialties, Inc.  </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="00A42138">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="231F20"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">|  </w:t>
                     </w:r>
                     <w:r w:rsidR="00BF7061">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>S</w:t>
                     </w:r>
                     <w:r w:rsidR="008267E5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>G</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                     <w:r w:rsidR="00A56A30">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>G6P</w:t>
                     </w:r>
                     <w:r w:rsidR="007F6648">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>RR</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="008267E5">
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidR="0033090D">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>0720</w:t>
+                      <w:t>1026</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  |</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="10"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
@@ -4355,51 +4610,51 @@
                               <w:color w:val="231F20"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>800.233.8493</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0117FF63" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:255.2pt;margin-top:735.4pt;width:57.1pt;height:22.7pt;z-index:-251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbm+hKoQIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLSQIopGpCmCZ1&#10;L1K7H+CACdbAZrYT6Kb9951NSNNWk6ZtfEBn+3x3zz2Pb3kztA06UqmY4Cn2rzyMKC9Eyfg+xV8e&#10;cifCSGnCS9IITlP8SBW+Wb19s+y7hAaiFk1JJYIgXCV9l+Ja6y5xXVXUtCXqSnSUw2ElZEs0LOXe&#10;LSXpIXrbuIHnzd1eyLKToqBKwW42HuKVjV9VtNCfqkpRjZoUQ23a/qX978zfXS1Jspekq1lxKoP8&#10;RRUtYRySnkNlRBN0kOxVqJYVUihR6atCtK6oKlZQiwHQ+N4LNPc16ajFAs1R3blN6v+FLT4eP0vE&#10;yhRfY8RJCxQ90EGjtRhQYLrTdyoBp/sO3PQA28CyRaq6O1F8VeDiXviMF5Tx3vUfRAnxyEELe2Oo&#10;ZGt6BKgRhAE6Hs8UmJwFbC6CWRhCKQUcBVEUxJYilyTT5U4q/Y6KFhkjxRIYtsHJ8U5pUwxJJheT&#10;i4ucNY1lueHPNsBx3IHUcNWcmSIsaT9iL95G2yh0wmC+dUIvy5zbfBM689xfzLLrbLPJ/J8mrx8m&#10;NStLyk2aSUB++GcEnaQ8Un+WkBINK004U5KS+92mkehIQMC5/QwrUPyFm/u8DHsMWF5A8oPQWwex&#10;k8+jhRPm4cyJF17keH68judeGIdZ/hzSHeP03yGhPsXxLJiNovktNs9+r7GRpGUaRkTD2hRHZyeS&#10;1JSUW15aajVhzWhftMKU/9QK6NhEtNWrkegoVj3shtMLgGBGyztRPoKApQCBgUphvIFRC/kdox5G&#10;RYrVtwORFKPmPYe3aObKZMjJ2E0G4QVcTbHGaDQ3epw/h06yfQ2Rx/fExS08lIpZET9VAQjMAp6/&#10;xXIaVWa+XK6t19NAXf0CAAD//wMAUEsDBBQABgAIAAAAIQAbLDHw4gAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ0oSVGIU6GiigPi0AISRzde4ojYjmI3df+e5QTHnXma&#10;nWk2yY5swTkM3knIVgIYus7rwfUS3t92d/fAQlROq9E7lHDBAJv2+qpRtfZnt8flEHtGIS7USoKJ&#10;cao5D51Bq8LKT+jI+/KzVZHOued6VmcKtyPPhai4VYOjD0ZNuDXYfR9OVsLHdtq9pE+jXpdSPz/l&#10;6/1l7pKUtzfp8QFYxBT/YPitT9WhpU5Hf3I6sFFCmYmCUDKKtaARhFR5UQE7klRmVQ68bfj/Fe0P&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABub6EqhAgAAmAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABssMfDiAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAA+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="0117FF63" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:255.2pt;margin-top:735.4pt;width:57.1pt;height:22.7pt;z-index:-251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDQroRGzAEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/03SzC5So6QpYLUJa&#13;&#10;LtIuH+A4dmOReMyM26R8PWOn7QL7hnixxuPx8TlnxuvraejF3iA58LW8WCylMF5D6/y2lt8ebl+s&#13;&#10;pKCofKt68KaWB0PyevP82XoMlSmhg741KBjEUzWGWnYxhqooSHdmULSAYDwfWsBBRd7itmhRjYw+&#13;&#10;9EW5XL4qRsA2IGhDxNmb+VBuMr61Rscv1pKJoq8lc4t5xbw2aS02a1VtUYXO6SMN9Q8sBuU8P3qG&#13;&#10;ulFRiR26J1CD0wgENi40DAVY67TJGljNxfIvNfedCiZrYXMonG2i/werP+/vw1cUcXoHEzcwi6Bw&#13;&#10;B/o7sTfFGKg61iRPqaJU3YyfoOVuql2EfGOyOCT5LEgwDDt9OLtrpig0J1+XL6+uLqXQfFSuVuWb&#13;&#10;7H6hqtPlgBQ/GBhECmqJ3LwMrvZ3FBMZVZ1K0lsebl3f5wb2/o8EF6ZMJp/4zszj1EzCtbW8TF1P&#13;&#10;WhpoD6wGYR4LHmMOOsCfUow8ErWkHzuFRor+o2fP0/ycAjwFzSlQXvPVWkYp5vB9nOdsF9BtO0ae&#13;&#10;zfXwll2zLit6ZHGky23OQo8jmebo932uevw4m18AAAD//wMAUEsDBBQABgAIAAAAIQAr2UWE5QAA&#13;&#10;ABIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R+A/WIbFRO1GSojROhVpVDIihBSRGNzZx&#13;&#10;RGxHtpu6/57rVJaT7t6799GskxnJrHwYnOWQLRgQZTsnB9tz+PzYPT0DCVFYKUZnFYeLCrBu7+8a&#13;&#10;UUt3tns1H2JPUMSGWnDQMU41paHTyoiwcJOyiP04b0TE1fdUenFGcTPSnLGKGjFYdNBiUhutut/D&#13;&#10;yXD42ky7t/StxftcytdtvtxffJc4f3xI2xWOlxWQqFK8fcC1A+aHFoMd3cnKQEYOZcYKpCJQLBk2&#13;&#10;QUqVFxWQI57KrMqBtg39X6X9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANCuhEbMAQAA&#13;&#10;gAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACvZRYTl&#13;&#10;AAAAEgEAAA8AAAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#13;&#10;BQAAAAA=&#13;&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3DC650C0" w14:textId="77777777" w:rsidR="002C056E" w:rsidRPr="00A42138" w:rsidRDefault="00947B63">
                     <w:pPr>
                       <w:spacing w:line="208" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A42138">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>c-sgroup.com</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="7C149DFA" w14:textId="77777777" w:rsidR="002736A6" w:rsidRPr="00A42138" w:rsidRDefault="002736A6" w:rsidP="002736A6">
                     <w:pPr>
                       <w:spacing w:before="17" w:line="208" w:lineRule="exact"/>
@@ -4519,85 +4774,85 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="6A3BF0C7" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="54pt,726.8pt" to="558pt,726.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK5dgTwQEAAG0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6924qWutvM4hdnpx&#10;W0tpf8AYWC8qMAiwd/3vO+CPNu0tygUBb3gz782weBitYUcVokbX8rtJzZlyAqV2+5b//PH0Yc5Z&#10;TOAkGHSq5ScV+cPy/bvF4Bs1xR6NVIERiYvN4Fvep+SbqoqiVxbiBL1yBHYYLCQ6hn0lAwzEbk01&#10;retZNWCQPqBQMdLt6gzyZeHvOiXS966LKjHTcqotlTWUdZfXarmAZh/A91pcyoBXVGFBO0p6o1pB&#10;AnYI+j8qq0XAiF2aCLQVdp0WqmggNXf1P2qee/CqaCFzor/ZFN+OVnw7bgPTsuX3nDmw1KKNdop9&#10;zM4MPjYU8Oi2IWsTo3v2GxS/ImHVCzAfoiem3fAVJZHAIWExZOyCzY9JKhuL76eb72pMTNDl7L6u&#10;5zW1R1yxCprrQx9i+qLQsrxpuaHqCjEcNzHlQqC5huQ8Dp+0MaWtxrGh5dNPxF5eRDRaZjTHxbDf&#10;PZrAjkCTsZ6tP6/nWTKxvQjL1CuI/TmuQOeZCXhwsqTpFcj1ZZ9Am/OeiIy72JSdObu5Q3nahpwn&#10;O0Y9LRkv85eH5u9zifrzS5a/AQAA//8DAFBLAwQUAAYACAAAACEAspIBceEAAAATAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4oC0pjGrrmk4IxBW0gcbVa0JbaJyqybr27/EOCC6W&#10;37P9/F6+GV0rBtuHxpOGZK5AWCq9aajS8P72PFuCCBHJYOvJaphsgE1xeZFjZvyJtnbYxUqwCIUM&#10;NdQxdpmUoaytwzD3nSWeffreYWTYV9L0eGJx18pbpVLpsCH+UGNnH2tbfu+OTgMuPsoVrlIp1cs0&#10;fjX+dT/dDFpfX41Pay4PaxDRjvHvAs4Z2D8UbOzgj2SCaBmrJQeK3Czu71IQ55UkSZk7/HKyyOX/&#10;LMUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrl2BPBAQAAbQMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKSAXHhAAAAEwEAAA8AAAAAAAAA&#10;AAAAAAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#e6e7e8" strokeweight="2pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB20D40" w14:textId="77777777" w:rsidR="000131EF" w:rsidRDefault="000131EF">
+    <w:p w14:paraId="79762E28" w14:textId="77777777" w:rsidR="001B222B" w:rsidRDefault="001B222B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70764E19" w14:textId="77777777" w:rsidR="000131EF" w:rsidRDefault="000131EF">
+    <w:p w14:paraId="2FF3FF88" w14:textId="77777777" w:rsidR="001B222B" w:rsidRDefault="001B222B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C24C4DB" w14:textId="77777777" w:rsidR="002C056E" w:rsidRDefault="00044E78">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00044E78">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA13B9B" wp14:editId="3A78A3BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>8255</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="1045210"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="27" name="Group 6"/>
               <wp:cNvGraphicFramePr>
@@ -4656,51 +4911,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="D2232A"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml">
+        <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="5D69F68A" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:.65pt;margin-top:0;width:612pt;height:82.3pt;z-index:-251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="12240,1646" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5lqpFwQIAAOEGAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu3CAQfa/Uf0C8N75kL1kr3ihKtlGl&#10;tI2a9gNYjG1UDBTY9aZf3wG8u07SplIq9cUC5sLMOWfw+cWuE2jLjOVKljg7STFikqqKy6bE376+&#10;f3eGkXVEVkQoyUr8wCy+WL59c97rguWqVaJiBkESaYtel7h1ThdJYmnLOmJPlGYSjLUyHXGwNU1S&#10;GdJD9k4keZrOkl6ZShtFmbVweh2NeBny1zWj7nNdW+aQKDHU5sLXhO/af5PlOSkaQ3TL6VAGeUUV&#10;HeESLj2kuiaOoI3hz1J1nBplVe1OqOoSVdecstADdJOlT7q5MWqjQy9N0Tf6ABNA+wSnV6eln7Z3&#10;BvGqxPkcI0k64Chci2Yem143BbjcGH2v70xsEJa3in63YE6e2v2+ic5o3X9UFaQjG6cCNrvadD4F&#10;dI12gYKHAwVs5xCFw/l8nk9SYIqCLUsn0zwbSKItMPksjrarITLLIXCIm01C9Qkp4p2hzqEu3xRo&#10;zR7htP8G531LNAssWY/VHk4QfoTzC4iQyEYwNI+QBrc9nnYM5sjii7SA+etgfAkMUmhj3Q1THfKL&#10;EhsoMBBEtrfWeVqPLp4vqwSv3nMhwsY06yth0JbARK2mq9lq6ruCkEduQnpnqXxYNPsT4CF2FUlY&#10;q+oBOjQqjiU8I7BolfmJUQ8jWWL7Y0MMw0h8kEDSIpt4hl3YTKbzHDZmbFmPLURSSFVih1FcXrk4&#10;9xtteNPCTVloWqpLEGjNQ+O+vljVUCzo5H8JZrEXzC2XDJ2NtHIl4+zRnXw0e0Eu0bgH9q9yydL5&#10;FCMYrsVZII4U+9E7zRZg8XMXJu4wPEcxDHoRUN9LejmwTgohUQ9AL9JpGiIeacSOpXSd56f55e+k&#10;BI+grEBDpGgZqVbD2hEu4hoK/aO2vPQ8NIHG8ArAOxrUOrz5/qEe74P/8c+0/AUAAP//AwBQSwME&#10;FAAGAAgAAAAhAJnYdfDfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMT01rwzAMvQ/2H4wGu61O&#10;0jWMNE4p3cepDNYOxm5urCahsRxiN0n//dTTehF6POl95KvJtmLA3jeOFMSzCARS6UxDlYLv/fvT&#10;CwgfNBndOkIFF/SwKu7vcp0ZN9IXDrtQCRYhn2kFdQhdJqUva7Taz1yHxNzR9VYHhn0lTa9HFret&#10;TKIolVY3xA617nBTY3nana2Cj1GP63n8NmxPx83ld7/4/NnGqNTjw/S65LFeggg4hf8PuHbg/FBw&#10;sIM7k/GiZTznQwVc6komyYLxgbf0OQVZ5PK2RPEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAeZaqRcECAADhBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAmdh18N8AAAAMAQAADwAAAAAAAAAAAAAAAAAbBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;">
               <v:rect id="Rectangle 7" o:spid="_x0000_s1027" style="position:absolute;width:12240;height:1646;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxJ9XWyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;EEbvhb7DMgVvpG78pURXEavQmwaS9gGG7JiEZmfT7Fbj2zsXhd4MfAzfmTnb/eBadaU+NJ4NzKYJ&#10;KOLS24YrA1+f55dXUCEiW2w9k4E7BdjvnkZbTK2/cU7XIlZKIBxSNFDH2KVah7Imh2HqO2LZXXzv&#10;MErsK217vAnctXqeJGvtsGG5UGNHx5rK7+LXGTiVw2S1uC8vxc8hz7JFnoX1x8SY8fPwtpFx2ICK&#10;NMT/xh/i3RqYy8ciJDKgdw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMSfV1skAAADg&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#e5e6e5" stroked="f"/>
               <v:line id="Line 8" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1075,985" to="4270,985" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTFnIjxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeII3zeqh6GqUdktBT+IfaI+vm+cmdPOybKKu394IgpeBYZjfMItV52pxoTZYzwrGowwE&#10;cem15UrB8fA9nIIIEVlj7ZkU3CjAavnWW2Cu/ZV3dNnHSiQIhxwVmBibXMpQGnIYRr4hTtnJtw5j&#10;sm0ldYvXBHe1nGTZu3RoOS0YbKgwVP7vz07Bdva3+bTF9Gx+MJzWfmN/u6pQatDvvuZJPuYgInXx&#10;1Xgi1lrBZAaPQ+kMyOUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUxZyI8YAAADgAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="#d2232a" strokeweight="1.5pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00044E78">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="412E825F" wp14:editId="304C41E4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>676275</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -4764,51 +5019,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="412E825F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:53.25pt;margin-top:31.5pt;width:221.4pt;height:14.5pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqqsHV2gEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o60/2D5+5qmbFBFTSfYNIQ0&#10;GNLGD3Acu7GIfebsNim/nrPTlAHfEF+sy7089zx3l83NaHt2UBgMuJqXiyVnyklojdvV/Ovz/eWa&#10;sxCFa0UPTtX8qAK/2V682gy+UivooG8VMgJxoRp8zbsYfVUUQXbKirAArxwFNaAVkT5xV7QoBkK3&#10;fbFaLt8UA2DrEaQKgbx3U5BvM77WSsZHrYOKrK85cYv5xfw26S22G1HtUPjOyBMN8Q8srDCOmp6h&#10;7kQUbI/mLyhrJEIAHRcSbAFaG6myBlJTLv9Q89QJr7IWGk7w5zGF/wcrPx++IDNtzV/TeJywtKNn&#10;NUb2HkZ2ncYz+FBR1pOnvDiSm9acpQb/APJboJTiRc5UEFJ2M3yClvDEPkKuGDXaNCSSzQiGGh7P&#10;O0g9JTlX67J8u6aQpFi5viqv85IKUc3VHkP8oMCyZNQcaccZXRweQkxsRDWnpGYO7k3f5z337jcH&#10;JSZPZp8IT9Tj2Iwn2Q20R9KBMJ0NnTkZHeAPzgY6mZqH73uBirP+o6OdpPuaDZyNZjaEk1Ra88jZ&#10;ZN7G6Q73Hs2uI+RprA7e0by0yVLSYCcWJ550Blnh6WTTnb38zlm/fqztTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHTA6jjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTUsj&#10;EuJUFYITEiINB45OvE2ixusQu234e5ZTOY72afZNvpndIE44hd6ThvuFAoHUeNtTq+Gzer17BBGi&#10;IWsGT6jhBwNsiuur3GTWn6nE0y62gksoZEZDF+OYSRmaDp0JCz8i8W3vJ2cix6mVdjJnLneDXCqV&#10;SGd64g+dGfG5w+awOzoN2y8qX/rv9/qj3Jd9VaWK3pKD1rc38/YJRMQ5XmD402d1KNip9keyQQyc&#10;VbJmVEOy4k0MrB/SFYhaQ7pUIItc/l9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq&#10;qsHV2gEAAKADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB0wOo43gAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:53.25pt;margin-top:31.5pt;width:221.4pt;height:14.5pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBtQjh5xQEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQVlypqugJWi5CW&#13;&#10;i7TwAY5jNxaJx8y4TcrXM3aaLpc3xIs1mRkfn3NmsruZhl6cDJIDX8tytZbCeA2t84dafv1y92wr&#13;&#10;BUXlW9WDN7U8G5I3+6dPdmOozAY66FuDgkE8VWOoZRdjqIqCdGcGRSsIxnPRAg4q8iceihbVyOhD&#13;&#10;X2zW65fFCNgGBG2IOHs7F+U+41trdPxkLZko+loyt5hPzGeTzmK/U9UBVeicvtBQ/8BiUM7zo1eo&#13;&#10;WxWVOKL7C2pwGoHAxpWGoQBrnTZZA6sp13+oeehUMFkLm0PhahP9P1j98fQQPqOI0xuYeIBZBIV7&#13;&#10;0N+IvSnGQNWlJ3lKFaXuZvwALU9THSPkG5PFIclnQYJh2Onz1V0zRaE5udmW5astlzTXyu3z8kW2&#13;&#10;v1DVcjsgxXcGBpGCWiJPL6Or0z3FxEZVS0t6zMOd6/s8wd7/luDGlMnsE+GZepyaibuTigbaM+tA&#13;&#10;mBeCF5iDDvCHFCMvQy3p+1GhkaJ/79nttDlLgEvQLIHymq/WMkoxh2/jvGHHgO7QMfJsq4fX7Jd1&#13;&#10;WcojiwtPHnBWeFnGtEG/fueux19m/xMAAP//AwBQSwMEFAAGAAgAAAAhAFu69Q/kAAAADgEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRuy2NSBqnqvg5IaGm4cDRid3EarwOsduG&#13;&#10;t2c5wWWl0c7OzpdvJ9ezixmD9ShhMRfADDZeW2wlfFSv94/AQlSoVe/RSPg2AbbF7U2uMu2vWJrL&#13;&#10;IbaMQjBkSkIX45BxHprOOBXmfjBIu6MfnYokx5brUV0p3PV8KUTCnbJIHzo1mKfONKfD2UnYfWL5&#13;&#10;Yr/e6315LG1VpQLfkpOUd7PpeUNjtwEWzRT/LuCXgfpDQcVqf0YdWE9aJGuySkhWBEaG9UO6AlZL&#13;&#10;SJcCeJHz/xjFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtQjh5xQEAAHoDAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbuvUP5AAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="50C87F1A" w14:textId="77777777" w:rsidR="00044E78" w:rsidRPr="00D622CA" w:rsidRDefault="001B0AA7" w:rsidP="00044E78">
                     <w:pPr>
                       <w:spacing w:before="17"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                       </w:rPr>
                       <w:t>ARCHITECTURAL</w:t>
                     </w:r>
                     <w:r w:rsidR="00044E78" w:rsidRPr="00D622CA">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
@@ -4895,96 +5150,96 @@
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>PECIFICATION GUIDE</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="78889753" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:53.25pt;margin-top:52pt;width:214.55pt;height:22.75pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfUiyO3wEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjx2jU14hTbig4D&#10;ugvQ7gNkWYqFWaJGKbGzrx8lx1m7vQ17EWiKPDrnkN7cjLZnB4XBgKv5arHkTDkJrXG7mn97vHu1&#10;5ixE4VrRg1M1P6rAb7YvX2wGX6kSOuhbhYxAXKgGX/MuRl8VRZCdsiIswCtHlxrQikifuCtaFAOh&#10;274ol8s3xQDYegSpQqDs7XTJtxlfayXjF62DiqyvOXGL+cR8NuksthtR7VD4zsgTDfEPLKwwjh49&#10;Q92KKNgezV9Q1kiEADouJNgCtDZSZQ2kZrX8Q81DJ7zKWsic4M82hf8HKz8fviIzbc1frzhzwtKM&#10;HtUY2TsY2UWyZ/ChoqoHT3VxpDSNOUsN/h7k90AlxZOaqSGk6mb4BC3hiX2E3DFqtMkkks0IhuZx&#10;PM8gvSkpWV6VF1frS84k3ZXr9XV5mVgUopq7PYb4QYFlKag50owzujjchziVziXpMQd3pu8pL6re&#10;PUsQZspk9onwRD2OzZgNWc3qG2iPJAdh2h7adgo6wJ+cDbQ5NQ8/9gIVZ/1HR6NJazYHOAfNHAgn&#10;qbXmkbMpfB+nddx7NLuOkCd3Hbwl27TJipK/E4sTXdqG7Mlpc9O6Pf3OVb//r+0vAAAA//8DAFBL&#10;AwQUAAYACAAAACEA8aV+0N8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3FgCrBUrTacJwQkJ0ZUDx7Tx2mqNU5psK/8e7zRufvbT8/fy9ewGccQp9J403C8UCKTG255aDV/V&#10;290TiBANWTN4Qg2/GGBdXF/lJrP+RCUet7EVHEIhMxq6GMdMytB06ExY+BGJbzs/ORNZTq20kzlx&#10;uBvkg1KpdKYn/tCZEV86bPbbg9Ow+abytf/5qD/LXdlX1UrRe7rX+vZm3jyDiDjHixnO+IwOBTPV&#10;/kA2iIG1ShO2nocll2JH8pikIGreLFcJyCKX/zsUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAfUiyO3wEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDxpX7Q3wAAAAsBAAAPAAAAAAAAAAAAAAAAADkEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="78889753" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:53.25pt;margin-top:52pt;width:214.55pt;height:22.75pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAKj7HDywEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p+kixkrUdAKmIaTB&#13;&#10;kMZ+gOvYjUXiM3duk/LrOTtNB+wN8WJdznefv++7y/p67DtxMEgOfC0vFkspjNfQOL+r5eO321cr&#13;&#10;KSgq36gOvKnl0ZC83rx8sR5CZUpooWsMCgbxVA2hlm2MoSoK0q3pFS0gGM+XFrBXkT9xVzSoBkbv&#13;&#10;u6JcLt8UA2ATELQh4uzNdCk3Gd9ao+O9tWSi6GrJ3GI+MZ/bdBabtap2qELr9ImG+gcWvXKeHz1D&#13;&#10;3aioxB7dM6jeaQQCGxca+gKsddpkDazmYvmXmodWBZO1sDkUzjbR/4PVXw4P4SuKOL6HkQeYRVC4&#13;&#10;A/2d2JtiCFSdapKnVFGq3g6foeFpqn2E3DFa7JN8FiQYhp0+nt01YxSak+VV+fpqdSmF5rtytXpb&#13;&#10;Xib7C1XN3QEpfjTQixTUEnl6GV0d7ihOpXNJeszDreu6PMHO/5FgzJTJ7BPhiXoct6NwTVLJTUnM&#13;&#10;Fpojy0GY9oL3mIMW8KcUA+9ELenHXqGRovvk2fS0QHOAc7CdA+U1t9YySjGFH+K0aPuAbtcy8uSu&#13;&#10;h3dsm3VZ0ROLE12ec/bktJNpkX7/zlVPf87mFwAAAP//AwBQSwMEFAAGAAgAAAAhAKEysnLjAAAA&#13;&#10;EAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyJP4saSwVqxruk08XFCQuvKgWPaZG20&#13;&#10;xilNtpV/j3eCi+VnPz+/l28m17OzGYP1KGExF8AMNl5bbCV8Vm/3T8BCVKhV79FI+DEBNsXtTa4y&#13;&#10;7S9YmvM+toxEMGRKQhfjkHEems44FeZ+MEi7gx+digTHlutRXUjc9fxBiJQ7ZZE+dGowz51pjvuT&#13;&#10;k7D9wvLVfn/Uu/JQ2qpaCXxPj1LezaaXNZXtGlg0U/y7gGsG8g8FGav9CXVgPWGRJkS9NktKRozk&#13;&#10;MUmB1TRZrhLgRc7/Byl+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAqPscPLAQAAgQMA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKEysnLjAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAJQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#13;&#10;AAA=&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2184D2E2" w14:textId="77777777" w:rsidR="00044E78" w:rsidRPr="00D622CA" w:rsidRDefault="00E71861" w:rsidP="00044E78">
                     <w:pPr>
                       <w:spacing w:before="16"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>S</w:t>
                     </w:r>
                     <w:r w:rsidR="00BF7061">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="231F20"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>PECIFICATION GUIDE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004C1CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD04A09E"/>
     <w:lvl w:ilvl="0" w:tplc="8806D298">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2236" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
@@ -5053,248 +5308,266 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="077378E9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08806932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08F003A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DF4F3BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="123819A0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17B65DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="740EC4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E466FC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AAD7334"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="114AA666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D491022"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="347D640F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="124C312A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="370032BC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2EECA152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37C83854"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="52526F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA94F91"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B344A454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF34BEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A8A74E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="380" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="740" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
@@ -5372,120 +5645,120 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630150"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="059A53E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44900D91"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DA240EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="450A4B62"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="114AA666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B84411C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6E0B9C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2256" w:hanging="760"/>
       </w:pPr>
@@ -5563,200 +5836,200 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2936" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3296" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2F501D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE4248D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58AD3C95"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9B215C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9334A39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E872142"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="617B7483"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0E44951E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F90461"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7B0256C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E66E33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD3643EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="380" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="740" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
@@ -5834,197 +6107,197 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BC64895"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="114AA666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CDC71B3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C8EE0AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="420"/>
+          <w:tab w:val="num" w:pos="1230"/>
         </w:tabs>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="1230" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA226DF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="50B4A21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC97958"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9334A39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DFB01B6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="078E3266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DFF1957"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="114AA666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E866708"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4BC41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F50587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0A47958"/>
     <w:lvl w:ilvl="0" w:tplc="48B80F8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1108"/>
         </w:tabs>
         <w:ind w:left="1108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6074,72 +6347,72 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6508" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7228" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="729803C9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="114AA666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EF17C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F826701E"/>
     <w:lvl w:ilvl="0" w:tplc="6330A770">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1828" w:hanging="360"/>
       </w:pPr>
@@ -6186,113 +6459,113 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797E1790"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9334A39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A073F2F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5DF4F3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8C45D1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="290C0A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1B79C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36B2C7EC"/>
     <w:lvl w:ilvl="0" w:tplc="D61CA4E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2576" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6338,345 +6611,368 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6176" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6896" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7616" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="5182157">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1539080082">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1168786229">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1213537401">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1951425192">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1083184995">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1262488714">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1783111673">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1816029182">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2053308763">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1378384954">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="501243324">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="784497296">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1611082326">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1682198146">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1957829886">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1625191097">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="451435908">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1153908002">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="42565566">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1094399354">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1269462654">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1069107898">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="896746806">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1791389316">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1224756556">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1416587738">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="121848905">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1880583153">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-[...80 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="30" w16cid:durableId="1397512618">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="31" w16cid:durableId="875508235">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="32" w16cid:durableId="1261643145">
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="33" w16cid:durableId="328413697">
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="34" w16cid:durableId="1781800003">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="35" w16cid:durableId="1696300021">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="36">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="36" w16cid:durableId="667171327">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="37" w16cid:durableId="1776554870">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="38" w16cid:durableId="1784105058">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1466193880">
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="187"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0AA7"/>
     <w:rsid w:val="000131EF"/>
     <w:rsid w:val="0001716D"/>
     <w:rsid w:val="00020AF9"/>
     <w:rsid w:val="00044E78"/>
     <w:rsid w:val="00047809"/>
     <w:rsid w:val="0005661B"/>
     <w:rsid w:val="000A2200"/>
     <w:rsid w:val="000A46F6"/>
     <w:rsid w:val="000B5E3A"/>
+    <w:rsid w:val="000D7CB2"/>
     <w:rsid w:val="000F110B"/>
     <w:rsid w:val="000F4A80"/>
+    <w:rsid w:val="000F65FD"/>
     <w:rsid w:val="000F7CC0"/>
+    <w:rsid w:val="00133DF4"/>
     <w:rsid w:val="00140292"/>
     <w:rsid w:val="00155D81"/>
+    <w:rsid w:val="00174EA1"/>
     <w:rsid w:val="00177D68"/>
+    <w:rsid w:val="00185ED9"/>
     <w:rsid w:val="00193F8D"/>
     <w:rsid w:val="001B0AA7"/>
+    <w:rsid w:val="001B222B"/>
     <w:rsid w:val="001C6F98"/>
     <w:rsid w:val="001D2E52"/>
     <w:rsid w:val="001E05E6"/>
     <w:rsid w:val="002000FB"/>
     <w:rsid w:val="00201D77"/>
     <w:rsid w:val="00204D21"/>
     <w:rsid w:val="00207696"/>
     <w:rsid w:val="0026102E"/>
     <w:rsid w:val="00266ACC"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00287776"/>
     <w:rsid w:val="002C056E"/>
+    <w:rsid w:val="0033090D"/>
     <w:rsid w:val="003E6075"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="00436802"/>
     <w:rsid w:val="004446E2"/>
     <w:rsid w:val="00445480"/>
     <w:rsid w:val="00467C80"/>
+    <w:rsid w:val="0048352E"/>
     <w:rsid w:val="004A2114"/>
     <w:rsid w:val="004C6324"/>
     <w:rsid w:val="005E21A0"/>
     <w:rsid w:val="005F6F68"/>
+    <w:rsid w:val="006558EB"/>
     <w:rsid w:val="00697EBF"/>
     <w:rsid w:val="006D1EF0"/>
+    <w:rsid w:val="0070244C"/>
+    <w:rsid w:val="00714640"/>
     <w:rsid w:val="0072214F"/>
     <w:rsid w:val="00730E54"/>
     <w:rsid w:val="00750E6B"/>
     <w:rsid w:val="0078059C"/>
+    <w:rsid w:val="007825D2"/>
     <w:rsid w:val="007836C4"/>
     <w:rsid w:val="007E491C"/>
     <w:rsid w:val="007F6648"/>
     <w:rsid w:val="008114C4"/>
     <w:rsid w:val="00814F03"/>
+    <w:rsid w:val="00825076"/>
     <w:rsid w:val="008267E5"/>
     <w:rsid w:val="00827235"/>
     <w:rsid w:val="00830B5A"/>
     <w:rsid w:val="00837730"/>
     <w:rsid w:val="0085166C"/>
     <w:rsid w:val="00852683"/>
     <w:rsid w:val="00857EBC"/>
     <w:rsid w:val="008A16D9"/>
     <w:rsid w:val="008C0015"/>
     <w:rsid w:val="008C373D"/>
     <w:rsid w:val="008F5191"/>
     <w:rsid w:val="00947B63"/>
     <w:rsid w:val="009827DB"/>
     <w:rsid w:val="009865A9"/>
     <w:rsid w:val="009B51E9"/>
     <w:rsid w:val="00A2765F"/>
     <w:rsid w:val="00A42138"/>
     <w:rsid w:val="00A56A30"/>
     <w:rsid w:val="00A81727"/>
+    <w:rsid w:val="00A8649B"/>
     <w:rsid w:val="00A95886"/>
+    <w:rsid w:val="00A9589F"/>
     <w:rsid w:val="00AC2D3C"/>
     <w:rsid w:val="00AC32EC"/>
     <w:rsid w:val="00AD1C42"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B32912"/>
     <w:rsid w:val="00B42C4E"/>
     <w:rsid w:val="00B46C41"/>
     <w:rsid w:val="00B65EA5"/>
     <w:rsid w:val="00B80630"/>
     <w:rsid w:val="00BB677C"/>
     <w:rsid w:val="00BF7061"/>
     <w:rsid w:val="00C210C4"/>
     <w:rsid w:val="00C4555F"/>
     <w:rsid w:val="00C56A0E"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00C90F1C"/>
     <w:rsid w:val="00CA6EDC"/>
+    <w:rsid w:val="00D316B5"/>
     <w:rsid w:val="00D34D9D"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D608B6"/>
     <w:rsid w:val="00D622CA"/>
     <w:rsid w:val="00D72724"/>
+    <w:rsid w:val="00D92C29"/>
+    <w:rsid w:val="00DC23D6"/>
     <w:rsid w:val="00DE2049"/>
     <w:rsid w:val="00E1213D"/>
     <w:rsid w:val="00E205F9"/>
     <w:rsid w:val="00E23151"/>
     <w:rsid w:val="00E71861"/>
+    <w:rsid w:val="00EB4D68"/>
     <w:rsid w:val="00ED5C52"/>
     <w:rsid w:val="00EE31B4"/>
     <w:rsid w:val="00F03A30"/>
     <w:rsid w:val="00F341E4"/>
     <w:rsid w:val="00F37804"/>
     <w:rsid w:val="00F41442"/>
     <w:rsid w:val="00F45E12"/>
     <w:rsid w:val="00F659C9"/>
     <w:rsid w:val="00F76E0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7EDE2026"/>
   <w15:docId w15:val="{814EC85B-1715-C946-9E62-BBD2093961D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7284,51 +7580,51 @@
     <w:rsid w:val="00B80630"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B80630"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MyriadPro-Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cet@c-sgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7595,65 +7891,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEB58EA53033AC4FBAB7B3D5D9AA2A42" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f52a257ffb2821583b832ce24fd2ac89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2eceac5b-b3a0-43ad-8cd7-734772f8614b" xmlns:ns3="9734340f-ac46-45b0-8b35-285c2089870c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde702acc1ead03d55971d46c331941a" ns2:_="" ns3:_="">
     <xsd:import namespace="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <xsd:import namespace="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7826,128 +8126,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C79FE38-032B-4CC8-B12F-8D858CBC0C27}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EC37BAB-60AF-4D4D-9C0C-FD34AA696025}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C79FE38-032B-4CC8-B12F-8D858CBC0C27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58B9E114-9EBD-409F-87EB-C5590574A33B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFE48177-A0A8-4840-BD73-8EE7444C8B6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2eceac5b-b3a0-43ad-8cd7-734772f8614b"/>
     <ds:schemaRef ds:uri="9734340f-ac46-45b0-8b35-285c2089870c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1773</Words>
-  <Characters>10112</Characters>
+  <Words>1782</Words>
+  <Characters>9860</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>23</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>176</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11862</CharactersWithSpaces>
+  <CharactersWithSpaces>11556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amanda Garvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>
   </property>